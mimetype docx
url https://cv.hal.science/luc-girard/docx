--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -3073,303 +3073,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuctural changes induced by Ce-filling in partially-filled skutterudites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of the phonon density of states in filled skutterudites: evidence for a localized mode of the filling atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rv Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. C. Chapon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Girard</w:t>
+                <w:t xml:space="preserve">M.M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haidoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. I. Smith</w:t>
+                <w:t xml:space="preserve">Hannu Mutka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b502655p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/23/005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384259v1</w:t>
+                <w:t xml:space="preserve">hal-00384243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the phonon density of states in filled skutterudites: evidence for a localized mode of the filling atom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Rv Viennois</w:t>
+                <w:t xml:space="preserve">Stuctural changes induced by Ce-filling in partially-filled skutterudites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannu Mutka</w:t>
+                <w:t xml:space="preserve">A. Haidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. I. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b502655p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.3525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/23/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384243v1</w:t>
+                <w:t xml:space="preserve">hal-00384259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4004,397 +4004,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EUROPEAN STUDENT COLLOID CONFERENCE (ESC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717027v1</w:t>
+                <w:t xml:space="preserve">hal-04716924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superchaotropic flotation: an innovative method and a new concept for the extraction and separation of ions by foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Skorzewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
+              <w:t xml:space="preserve">18th EUROPEAN STUDENT COLLOID CONFERENCE (ESC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716818v1</w:t>
+                <w:t xml:space="preserve">hal-04717027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Nanometric structure of liquid-liquid interfaces containing an extractant: Experiments and molecular dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Advances in surfaces interfaces and interphases 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, May 2022, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716840v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superchaotropic flotation: an innovative method and a new concept for the extraction and separation of ions by foams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanometric organization of a liquid-liquid interface containing a malonamide extractant: experiments and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International solvent extraction conference (ISEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716924v1</w:t>
+                <w:t xml:space="preserve">hal-04716840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of non-ionic foam with nano-ions</w:t>
               </w:r>
@@ -4499,273 +4499,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04664578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superchaotropic foam stabilizer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
+                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Sep 2021, Visioconference, France</w:t>
+              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04804723v1</w:t>
+                <w:t xml:space="preserve">cea-04804678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the liquid-liquid interface containing an extractant: Experiments and molecular dynamics modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Girard</w:t>
+                <w:t xml:space="preserve">Superchaotropic foam stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamolinairie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Fragneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Evenium Net, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Sep 2021, Visioconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04804678v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04804723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superchaotropic Foam Stabilizer</w:t>
               </w:r>
@@ -5152,77 +5152,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimie Physique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5605,90 +5605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of thermoelectric nanocage-based compounds studied by inelastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rv Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Mutka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6177,51 +6177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05174755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bruckschlegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fleischmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Ullrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-05869-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ueda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03448483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Precisvalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Deabate" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dewhurst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Merhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nuez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00188C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Naskar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyu Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rossignol-Castera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dedovets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Causse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06574G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01422226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Novikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp06888j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Scoppola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B Watkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GVFKJH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brusselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00125" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHZV362-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnana Zaulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307357" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GLBRVHN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paschen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Charar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adroja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bewley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.03.068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF6FZ5D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Chapon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Smith" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/23/005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Koza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b502655p" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5P0KM061-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimoana Frogier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04803990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dailland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamolinairie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717027v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skorzewska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804723v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fragneto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05174755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Legrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2025.106538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bruckschlegel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fleischmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Ullrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-05869-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04802043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Odorico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c00710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04649561v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Ueda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c01213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03448483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Precisvalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc Hoang Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Deabate" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247620" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hohenschutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dewhurst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schmid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02873530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Martin-Gassin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Gassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04801900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Merhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Nuez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00188C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02379312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bappaditya Naskar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyu Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b07676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099918v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fadel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rossignol-Castera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dedovets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauduin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Causse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06574G" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01422226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Novikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp06888j" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Scoppola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B Watkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Campbell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201603395" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GVFKJH0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brusselle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00125" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schneider" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.01.049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXHZV362-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02117121v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnana Zaulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201307357" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4GLBRVHN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421281v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rv Viennois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Paschen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Charar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adroja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bewley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.174438" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.03.068" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF6FZ5D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Koza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Mutka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b502655p" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5P0KM061-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Chapon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/23/005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimoana Frogier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04803990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dailland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Ma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717064v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705004v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamolinairie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skorzewska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716818v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fragneto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04804765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buchecker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04805574v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279112v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Johnson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02341903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>