--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -2,52 +2,52 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Gwiazdzinski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski, Géographe, HDR, Professeur à l'ENSA Toulouse (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2128-9088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076669793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles proximités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cg Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYP Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2024, 978-2-36405-240-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et flux à l’épreuve des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhuthmos, 2024, 979-10-95155-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une politique des rythmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPFL Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-88915-350-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'épreuve du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2021, L'innovation autrement, 979-10-91336-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturations : individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonioli Manola; Drevon Guillaume; Gwiazdzinski Luc; Kaufmann Vincent; Pattaroni Luca. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2020, L'innovation autrement, Luc Gwiazdzinski, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ici, ça ne paraît pas si loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupeyron A.; Monferier E.; Peyrou J.; Gwiazdzinski L.; Panier Des Touches O.; Coutelle P.; Sindeu S. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2020, 978-2-36744-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere la montagna. Abitanti, attività e strategie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9788835106746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night studies : Regards croisés sur les nouveaux visages de la nuit l'innovation autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91336-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la vague jaune. L'utopie d'un rond-point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-91336-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tuppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2019, L'innovation autrement, 979-10-91336-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elya Editions, pp.211, 2017, L'innovation autrement, 979-10-91336-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dernière frontière de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhuthmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2016, 979-1095155133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhuthmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2016, 979-1095155102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' hybridation des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2016, 979-10-91336-079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, art et cartographies. Représenter des mondes et des sociétés en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elya Editions, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-160, 2016, L'hybridation des mondes, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01777671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chausson Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter des populations et des territoires en mouvement. De l'observation des pratiques individuelles à l'intelligence des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netcom. Networks and communication studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto da Noite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elida Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colaboratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités urbaines et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Da Cuhna ; Luc Gwiazdzinski. Observatoire Universitaire de la Ville et du Développement Durable, UNIL, 16, 2014, Urbia, Observatoire universitaire de la ville et du développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genève explore sa nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chausson Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski L., UJF, Laboratoire Pacte. Ville de Genève,, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérique, terre promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sindeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dieterlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Léo Henry. Editions H’Arpon, 184 p., 2013, 978-29-53490-13-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbi et Orbi : Paris appartient à la ville et au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aube nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2010, Monde en cours, 978-2-8159-0062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leben am Oberrhein, Lehwerk für ein Europa ohne Grenzen, Vivre dans le Rhin Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">union européenne, 230 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des temps, Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIACT, Région Provence Alpes Côte d'Azur, 166 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FYP, 224 p., 2009, Présence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé, ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Buren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 216 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des maires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FYP Editions. FYP Editions, pp.158, 2008, Présence, Gwiazdzinski</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Gilles Rabin. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260, 2007, Carnets de ville, Pierre GRAS, 978-2-296-03192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si la route m'était contée. Un autre regard sur la route et les mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rabin Gilles; Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-7081-3619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits d'Europe. Pour des villes accessibles et hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. UTBM, pp.206, 2007, Chantiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Touranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ville de Rennes, 162 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si la ville m'était contée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. Eyrolles, pp.247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heurgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, 313 p., 2005, 2-7526-0156-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, dernière frontière de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 256p., 2005, collect. MONDE EN COURS - ESSAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heurgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 313 p., 2005, Monde en cours -Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, dernière frontière de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 256 p., 2005, Monde en cours, Jean Viard assisté de Hugues Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville 24 heures sur 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. Editions de l'Aube, pp.254, 2003, Bibliothèque des Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. Edition de l'Aube, 255 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas transfrontalier du Fossé Rhénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préfecture Région Alsace, Service d'Etudes du Secrétariat Général aux Affaires Régionales, 180 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (246)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et réchauffement climatique dans une métropole du Sud-Est asiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nuits des Suds. Première approche interdisciplinaire des nuits du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSJES-USMBA de Fès (Maroc), ENSA Toulouse (France), EPFL (Suisse), McGill University (Canada), Hanoi Architectural University (Vietnam), Università degli studi di Milano-Bicocca (Italie), UCAD (Sénégal), ENAT (Maroc), AIGF (Monde), Sep 2024, Fès, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la vie nocturne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme nationale de la vie nocturne, Sep 2017, Paris, France. pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique d’espace public, émergence de l’individu métropolitain et redistribution du droit à la ville : La transformation des quais de Rabat et de l’esplanade de Bab Lamrissa à Salé (Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ouverts dans les transformations des villes méditerranéennes : représentations, usages et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géo-artistes, acteurs de la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'art et la ville, 14 ème rencontres franco-suisse des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes : De l’hypothèse de l’hybridation à la créolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant et après le tourisme. Trajectoires post-touristiques et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, MEEM/MLHD Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur nuit, penser les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux dits, les sciences humaines prennent place </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHALPES, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence nationale de la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris Sep 2017, Paris France. https://www.paris.fr/actualites/conference-nationale-de-la-vie-nocturne-5023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les mobilités et l’espace public en expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Creativ mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. http://creative-mobilities.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks, Knowledge Economy & Chrono-urbanism. First approach serves to sustainable development in Shanghai metropolis at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wembo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONNAISSANCE, GOUVERNANCE ET OBJECTIFS DE LA VILLE DURABLE EN ASIE, Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 1; Université François Rabelais Tours; Paris Sorbonne Université, Jan 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, le dimanche. A la conquête des nouveaux territoires du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marques à la conquête des nouveaux territoires du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SORGEM, Jan 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bornes de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la cervelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d’architecture de Normandie; Ville de Rouen, Feb 2017, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et espaces publics, usages, fonctions, gestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« la ville à l’ère globale : transformations urbaines, réceptions et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAU, Rabat (Maroc); Centre Jacques Berque, Rabat (Maroc), Feb 2017, Rabat, Maroc. http://www.cjb.ma/videos/481-luc-gwiazdzinski-temps-et-espaces-publics-entre-sécurisation,-appropriations,-hybridations-et-innovations.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours géographiques apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au XXIème siècle dans les domaines du loisir, de la création et de la pédagogie Colloque du 85e Congrès de l’Acfas, Université McGill, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Canada; Université de Pau et des Pays de l’Adour, France, May 2017, Montreal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade comme fabrique d’espace public et nouvelle forme d’urbanité déambulatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussalih Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie Colloque du 85e Congrès de l’Acfas, Université McGill, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Canada; Université de Pau et des Pays de l’Adour, France, May 2017, Montreal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et aménager la vacance, la friche et les rythmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire : Construire et Habiter la Terre (ICHT) Lyon, 12-13 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Lyon 3, UMR EVS - CRGA ; ENSA Lyon, UMR EVS - LAURE ; ; FAUUSP ; Faculté de philosophie, Université Jean Moulin - Lyon 3, IRPhil ; Ecole nationale supérieure d'architecture, Lyon Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intermittents. Les saisons en montagne, une première approche chronotopique des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la nuit et égalité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit nous appartient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, ; Département Seine Saint Denis, la ville d'Aubervilliers, Le CNLA; Aubervilliers; CNLAPS; CGET Sep 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, aménagement et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université euro-méditerannéenne de Fès </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université euro-méditerannéenne de Fès; Institut français de Fès, Feb 2017, Fès Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville de jour. Ville de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Smart City, Nantes (France), 3 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Métropole; La Tribune; Live in living city, Apr 2017, Nantes France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Lasur (EPFL), Lausanne (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lasur (EPFL), Jan 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo géoréférencée, de nouvelles perspectives pour l’analyse et les représentations du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, epfl, University of Lausanne, Jun 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et territorialités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangha¨University, Dec 2017, Shangha¨, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade comme fabrique d’espace public et nouvelle forme d’urbanité déambulatoire. Le cas des berges de Rabat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du 85e Congrès de l’Acfas : La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University, Dec 2016, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University Dec 2016, Shangha¨, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première lecture d’une situation de crise de l’hospitalité et de la citoyenneté. La New Jungle de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres franco-italiennes de géographie sociale. Quand les migrants arrivent en ville. Politiques et pratiques de l’hospitalité et de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST-Cieu, Toulouse – Centre universitaire Champollion-Axes PPES, Albi, May 2016, Toulouse - Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire institute of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University, May 2017, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban rhythms and night attractiveness. The forms of urban attractiveness : methods of analysys and case studies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School of analysys and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Milano Bicocca; University of Barcelona, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et marchandisations des espaces publics : Quand les citadins se mobilisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mainmise sur les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Paris, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institute of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University Dec 2016, shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation créative et critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lasur; Pacte, Nov 2016, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps comme prisme pour une lecture sensible de la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Rennes 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes ; Rennes métropole, Jun 2016, Renne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérant Calais...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Considérant Calais.., en lien avec l’exposition habiter le campement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche demain sur les gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les gares, nouveaux villages urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA,; Gares et connexions; Ecole des ponts, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté de l’aménagement, Montréal (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de l'aménagement Nov 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between home care, home support and access to services. Aging at home : The paradoxes of “reverse mobility”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, epfl, University of Lausanne, Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les temps redessinent la ville. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bureau des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolages et arrangements des ménages dans les parcours de mobilité quotidienne. Entre ruse et vulnérabilité spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPfl, University of Lausanne, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les savoirs et savoir-faire habitants dans et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communs territoriaux, biorégion urbaine vs métropolisation, La construction démocratique des savoirs, Premières journées du Réseau français des Territorialistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon, labex IMU, Mar 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles esthétiques des espaces publics et citoyennetés temporaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences "formes et structures de la ville contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Institut de géographie et durabilité, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies nocturnes traverser et habiter les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-habiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab’urba, Lavue, Prodig, Mar 2015, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire cohabiter une ville qui fait la fête, une ville qui travaille et une ville qui dort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif culture bar-bars ; fédération nationale des cafés culturels ; Ville de Nantes ; région pays de Loire ; European forum of urban security Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie dans la société post-métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think lab Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Ile de France, May 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore the urban Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cities We Need</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacGill University, Feb 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et sommeil dans la ville contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux du sommeil dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Mar 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover et accompagner le changement. Premiers éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des métiers et des professionnels du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrefour des métiers,; CNFPT, Jan 2015, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se joue la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Night</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International University of langages and Media (IULM), Apr 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisons urbaines ? Entre climatisation et esthétisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’a-urba #3 : « Saisons en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d'urbanisme Bordeaux Métropole Aquitaine, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes et des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Anthropologie de la nuit, Laboratoire d'ethnologie, Université Paris 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'ethnologie, Université Paris 10, Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et conciliations dans les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie nocturne et voisinage : effets collatéraux d’un mariage difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de musiques électroniques de Neuchâtel &amp; Fondation romande pour la chanson et les musiques actuelles, Neuchâtel, Suisse, Dec 2015, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Populations, Arts and Territories in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural mapping debating spaces and places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Conference Centre, Institute for Tourism, Travel &amp; Culture, University of Malta Valletta, Oct 2015, Valletta, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time design for chrono-urbanism in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Sustainable City and Big Data, The 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangaï University, Jul 2015, Shangai China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ouvert vie nocturne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics urbains </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE de l'Isère ; ville de Grenoble, Feb 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidifier la ville, outils et principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du club des villes et territoires cyclables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils et dispositifs pédagogiques face à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème forum des métiers, Les métiers de l’urbain face à l’incertain, Université de Lyon, IMU (Intelligence des mondes urbains), Lyon, 4 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex IMU, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Image de ville « Aux marges de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, festival Image de ville, ; Institut d’Urbanisme et d’Aménagement Régional – Aix Marseille Université, Dec 2015, Aix en Provence France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and participation models as tools for improving attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Forms of Urban Attractivity: methods of analysis and Case Studies, Summer School Expo 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano - Bicocca, Expo 2015 Jun 2015, Milan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la ville malléable et adaptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réver(cités), La ville recyclée et résiliente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation d’entreprise Bouygues immobilier, Apr 2015, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une nouvelle mobilité pour la ville de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Velo'v à la ville partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Lyon, AMGVF, Transport public et mobilicités, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions et expérimentations citoyennes et artistiques dans l’espace public. Entre néo-situationnisme et esthétique de la bricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral Territoires Esthétiques Territoires. – Art - Architecture - Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires, scènes et espaces publics en émergence dans les nuits métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'ethnologie, Université Paris 10, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et innovation dans les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux du sommeil dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème festival de géopolitique de Grenoble : à quoi servent les frontières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Ecole de Management (GEM), Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit urbaine et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULM, Mar 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Vie nocturne et voisinage : effets collatéraux d’un mariage difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie nocturne et voisinage : effets collatéraux d’un mariage difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Neuchâtel, Suisse; Théâtre de la poudrière; Festival de musiques électroniques de Neuchâtel; Fondation romande pour la chanson et les musiques actuelles, Nov 2015, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre colonisation et protection : tensions, conflits et innovations dans les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forum for urban security; Ville de Nantes, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humain au défi du numérique, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, May 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation, sésame de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet culturel innovant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques publiques, Mar 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les beautés de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizzonti mobili / Horizons mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International University of langages and Media (IULM Milan), Apr 2015, Milan France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière à une pensée nuitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières dans la Cité, colloque de lancement de la Journée Internationale de la Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'arsenal; Idée lumière, Jun 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'extra-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(En) Jeux artistiques et culturels d'une France pas si périphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne (UFR 04 Arts plastiques et sciences de l'art), Mar 2015, Vitry/Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et consommation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre ShaREvolution, FING, Telecom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, appartenances et liens sociaux. Habiter la route et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mobilité(s), Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne des sociologues et des anthropologues de langue française (ACSALF); Association internationale des sociologues de langue française (AISLF), Oct 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres internationales de la recherche et de la décision publique dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques culturelles; TNP de Villeurbanne, Dec 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires frontalier et non-frontalier : une analyse comparée des activités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MSFS 2014, Lille Métro, Boulot, Dodo… Quoi de neuf dans nos routines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lille, France. pp.76 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture de la frontière à travers les activités quotidiennes. Le cas des travailleurs frontaliers de la région métropolitaine luxembourgeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRIT Border Regions in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "The urban Night : Issues of Security and Inclusion" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Gill University, Montreal (Canada), Aug 2014, Montreal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chantier : plongée dans des espaces bouleversés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRH - LAVUE - UMR CNRS 7218; Pôle des Arts urbains, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes hybrides, vers de nouveaux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème université des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpes magazine; Labex ITEM, Sep 2014, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, tous les chats sont gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête en quêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations ordinaires à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations ordinaires à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volubilis, Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de regard sur les sentiers du quotidien : la vidéo géo-référencée pour mieux comprendre le déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temps, Art et Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Milan, Italie. pp.76 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of new geo-location technologies in observation, representation and analysis of mobility behavior. The example of walking in Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques du transport urbain et de la mobilité urbaine durable en Algérie : Les défis et les solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche, enjeu de santé publique et de qualité de vie. Construire les conditions d’une pratique quotidienne à partir de l’analyse préalable de la morphologie urbaine et de la lisibilité des parcours. Le cas de l’agglomération grenobloise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international pluridisciplinaire "Bien-être en ville. Regards croisés nature-santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cities and chrono-urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable cities and chrono-urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriale, Les services au rythme des habitant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions culturelles du développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème assises nationales des directeurs des affaires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire national des politiques publiques; Académie Fratellini Saint-Denis La Plaine, Oct 2014, Saint-Denis La Plaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter: mutations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Universités d'été de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de l’Ordre National des architectes, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner la nuit urbaine et ses excès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins et habitants de la route : un mythe, une réalité, D’un mythe patrimonialisé à une friche linéaire, la nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire Nationale 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Saint-Martin d'hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, appartenances et liens sociaux. Habiter la route et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mobilité(s), Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne des sociologues et des anthropologues de langue française (ACSALF); Association internationale des sociologues de langue française (AISLF), Oct 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des nouvelles technologies de géolocalisation dans l'observation, la représentation et l'analyse des pratiques et comportements de mobilité L'exemple de la marche à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques du transport urbain et de la mobilité urbaine durable en Algérie : les défis et les solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la ruse dans l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRH - LAVUE - UMR CNRS 7218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-spatiale de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceraps (Lille 2/CNRS), Oct 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir la ville pour vivre les temps, 10ème rencontres franco-suisse des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lausanne, Jul 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures de la technopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque POPSU II Grenoble. De la Technopole à la métropole - Session Du cluster technologique à la ville créative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques temporelles dans l’élaboration des projets urbains durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Quelles temporalités prendre en compte dans un projet urbain durable ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire la ville dans tous ses états, ZAT Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Montpellier, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville adaptée aux mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention du réseau SCET, Caisse des dépôts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-urbanisme, Une piste d'innovation ouverte pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jacques Cartier " Les innovations en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville adaptable, ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de lancement Holcim Hawards, Pavillon de l'Arsenal, Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau dialogue Art et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Esthétisation de l’espace public et tournant culturel des questions métropolitaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Triangle, Nov 2013, Saint-Martin d'hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity in the contemporary city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures, Lifestyles and everyday Practices in the contemporary European City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encity, Jan 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture Assemblée des départements de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques temporelles au chrono-urbanisme, Les rendez-vous de la Fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de la Fabrique métropolitaine, Grenoble Alpes métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue Art et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Esthétisation de l'espace public et tournant culturel des questions métropolitaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Equation du bonheur et bonheur en équation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Alpes métropole, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et territoires, évolutions sociétales induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition, Mission « territoire numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée des Départements de France, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-cité Europe " La Cité en devenir se fera-t-elle sans les artistes ? ", Réseau Apollonia, Conseil de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires et les organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pacte, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espaces et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème université francophone de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de prévention et d'éducation pour la santé, Jul 2012, Besançon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement de la démarche Montagne 2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PDU, SMTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté augmentée dans la ville hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Augmenter l'espace public, situations hybrides et éditorialisation de données", Ecole Nationale Supérieure d'Architecture de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche prospective Montagne 2040 Région Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville adaptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque partage, Cité de la réussite, La Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la réussite, Oct 2012, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste et les territoires : métamorphoses et enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème rencontres euro-méditerranéenens de Volubilis, réseau européen pour l’environnement et les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volubilis, Avignon, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires et les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone des villes-Santé de l'OMS et des Villes et Villages en Santé, "Les temps de la ville, les temps de la vie. Des espaces de vie pour les générations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Chaux-de-Fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable City. Inserting the urban rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oslo, Suède. pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté augmentée dans la ville hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Augmenter l'espace public, situations hybrides et éditorialisation de données »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Nantes, Jan 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville intelligente et co-produite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres de l’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espace et usages. Vers une architecture temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et morphogenèse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAD; EHESS, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des mobilités à un urbanisme des temps et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PDU « Temps de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de déplacements urbains; SMTC; Agence d’urbanisme de la région grenobloise, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jour et la nuit en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dimanche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab'Urba; Ladyss; IUP-UPEC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epaissir le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre géo-chorégraphique. Soirées en Acte(s), Compagnie Acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires et les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les temps de la ville, les temps de la vie. Des espaces de vie pour les générations », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence francophone des villes-Santé de l'OMS et des Villes et Villages en Santé, Feb 2012, chaux-de-fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Image de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, Nov 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville intelligente, durable et coproduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville créative et citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Image de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, Nov 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epaissir le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre géo-chorégraphique, Soirées en Acte(s), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cie Acte, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et villes numériques, 9èmes rencontres franco-suisse des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association franco-suisse des urbanistes, Jul 2012, Thonon-les-Bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maldiney le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maldiney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ville de La Rochelle, Oct 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la nuit en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu mandat Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits événementielles aux nuits ordinaires. Entre liberté et insécurité, quelles politiques publiques de la nuit pour les métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville malléable : une structure urbaine adaptée aux nouvelles temporalités des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europan Forum of Cities and Juries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oslo, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les temps et les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les temps et les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen dans la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom Valley, Communauté urbaine Nice-Côte-d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, territoires et démocratie, les pistes de l'hyper-territorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Filles et garçons, ensemble pour plus d'égalité", Région Provence-Alpes, GRAIF, Hôtel de Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances nocturnes des villes : Premières relectures en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-urbanisme : la clé d'une ville augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteen International Seminar on Urban Form, Urban morphology and the Post-carbon City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux protocoles et outils d'observation et d'analyse des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Fabrik. Les territoires à l'épreuve de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les temps de l'éducation", Journées de l'éducation partagée Académie de Versailles, CRDP, Préfecture des Hauts-de-Seine, Association IJ92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et territoires hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-concept "Imaginaires de la ville hybride", Chaire Modélisation des imaginaires, innovation et création, Telecom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, territoires et démocratie, Les pistes de l'hyper-territorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Filles et garçons, ensemble vers plus d'égalité ", Région Provence-Alpes Côte d'Azur, GREIF, Hôtel de Région,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et piste méthodologiques pour aborder l’aménagement du territoire post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Vivre en montagne en 2050 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation FACIM, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ville en continu à un chrono-urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, Formes et structures de la ville contemporaine, Institut de Géographie de l'Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire imaginaire, Institut Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de la montagne en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vivre en montagne en 2050", Facim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malleable city: an urban structure geared to the new timeframes of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPAN 11 Forum of Cities and Juries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals and organizations facing the night. From new practices to a new urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RGS-IBG Annual Meeting Session : "Emerging from the dark": explorations into the experiences of the night", Social and Cultural Geography Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme(s) et métropoles. Les pistes de l'hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUL, tourisme métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Saint Romain en Gal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité national français de géographie (CNFG). Commission nationale de géographie des transports; Théoriser et modéliser pour aménager (THEMA) UMR 6049 [Besançon], Sep 2005, Besançon, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux inégalités par une prospective de l'action. Contribution à une fabrique du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège régional de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional de Lille, Dec 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville éphémère, festive et événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque tourisme urbain, patrimoine et qualité urbaine en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Rennes, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances nocturnes des villes. Premières relectures en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Ambiances architecturales et urbaines, CRESSON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. http://www.cresson.archi.fr/elements/FAIREamb8/amb8S2-GWIAZDZINSKI.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Les temporelles, Association Tempo territorial, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et dialogue sociétal, L'état des lieux du Dialogue Social Local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RDSL (Réalités du Dialogue Social Local), La Mutualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fête et horaires nocturnes, Adrénaline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit urbaine dernière frontière du développement culturel. Des nuits blanches à l'émergence de districts nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « le développement culturel : un avenir pour les territoires ? » Université Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et innovation en périphérie, Les nouveaux territoires des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les périphéries urbaines entre normes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville comment ça marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels dans l'espace public, La Sorbonne, Paris, Hors Les Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de transport urbain en Algérie et développement durable : de l'expérience de la déréglementation à la nécessité d'une (re) réglementation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boubakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Services, innovation et développement durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils d'observation des pratiques de mobilités : l‘apport des GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cluster 12 Région Rhône-Alpes, Programme 3, Mobilité, territorialité, marginalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Ville de Chambery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de maîtrise des temporalités urbaines. De la ville en 24/7 à un nouvel urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Observatoire de la ville et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires éclatés, territoires augmentés. L'avenir des temps et des lieux de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopiades, ARENE, Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crédit coopératif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter les nuits de nos villes. Les nouvelles frontières de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Yeux dans la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles mobilités et nouveaux services dans la ville des 24 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Commerce et mobilités »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en 24/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Café géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et développement durable en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boubakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, L'Etat malgré tout ? Acteurs publics et développement, Journées du Développement de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison familiale rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Table Ronde Rhin-Sud, Les territoires de la cohésion sociale, APR, CRESAT, RECITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la question du vieillissement sur une base territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'UNA, La responsabilité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude vieillissement à l'horizon 2025, Conseil régional Nord Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pas-de-Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une urbanistique des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SDRIF, Conseil régional d'Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles temporalités et nouvelles mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dialogue social au dialogue sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Association Tedis, Mutualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps insaisissable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des hommes et des femmes dans la mobilité et les transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Charte européenne pour l'égalité des femmes et des hommes dans la vie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville, de 7 à 77 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International, Think tank européen pour la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et espace public dans les périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été DIACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque transfrontalier, le Temps insaisissable, Université Marc Bloch, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière : un nouvel enjeu pour les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du SIPPEREC, Eclairage public : qualité, développement durable, maîtrise de l'énergie et des coûts, quel rôle pour l'intercommunalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville 24h/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Villes Educatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night time mobility services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dernière frontière de la ville : comment appréhender la nuit dans les quartiers de nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and sustenable Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mobility Issues, European Project Equal, Insertpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les nuits de nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'expérience des correspondants de nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité hommes & femmes et conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « La conciliacion de la vida familiar y laboral : avances y propuestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître sa ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut municipal d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges peuvent devenir des cœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nanterre, 2 mars 2006 à saisir Forum mondial des autorités locales de périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public transport policies in “NOCTURNES”. Nighttime mobility services and transportation systems in Europe and on other continents,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference, AET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on mobility Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières physiques, frontières mentales, vers un schéma d'apparition des barrières dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th World Congress of the IFHP in Geneva, Switzerland, Urbanité, frontières et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles représentations des temps sociaux et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRETS PFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager pour fabriquer du bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la prospective territoriale en Europe, Où vont les villes ? DATAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in the organisation of the city and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time, citizenship and City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ville et mémoire du voyage. 2e Rencontres villes, voyages, voyageurs, Villeurbanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre national de création des arts de la rue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Interrégionalité et réseaux de transport », Commission de Géographie des Transports Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notte è mobile : tempi e scelte per una politica dei servizi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rimini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain durable, gestion des ressources et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : quelles réponses nouvelles en terme de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum / Débat des citoyens, Bourg-en-Bresse, 18 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes et des nuits. Colloque « un métier de la nuit au cœur de la ville : les Correspondants de Nuit ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Français pour la Sécurité Urbaine et le Réseau, Rennes, 21 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sexuée de la ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale CCRE « Une ville européenne pour l'égalité », Bruxelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce, victime ou moteur de la ville en 24/7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et développement durable, Commission « Géographie des activités commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Charte Européenne sur le Rôle des Femmes dans la vie locale, Conseil des Communes et Régions d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bilbao, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aboutir à de nouveaux rythmes de vie et à plus d'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Nouveaux Monde, Charleroi (Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module 3 de l'Ecole des Temps « S'approprier les méthodes et les outils clés pour élaborer un projet partagé », 12 mai 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres écologiques d'été « la ville rêvée des écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Borzée, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils participatifs de représentation dynamique pour la mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Koukam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Congrès International « Mobilité durable : aménagements, infrastructures, équipements et services », ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Issy-les-Moulineau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps et images de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the BEYOND MEDIA festival, International festival of architecture and media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux temps, nouvelles mobilités : de la représentation aux projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Association Transports et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, La Chaux-de-Fonds, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des dynamiques de développement à partir des questions temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pratiques sociales territoriales innovantes et alternatives en milieu urbain et rural », Observatoire International de Prospective Régionale, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transport à la mobilité, vers un service public de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national « Se déplacer facilement pour faire la ville ensemble ».</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GART, Association Ville et Banlieue, Délégation Interministérielle à la Ville, 26 janvier 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notte è mobile : tempi e scelte per una politica dei servizi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rimini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La notte è mobile : tempi e scelte per una politica dei servizi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rimini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités nocturnes – Comment circuler dans la ville la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres, Association des Villes et Régions de la Grande Europe pour la Culture. Quels visages pour la nuit urbaine la nuit et sa gestion par les pouvoirs publics. La rencontre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la mobilité à l'échelle d'un territoire : l'exemple de la MTM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation éco-conseiller, Institut Européen pour le Conseil en Environnement, Strasbourg, 22 mars 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Charte Européenne sur le Rôle des Femmes dans la vie locale. Conseil des Communes et Régions d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chypre, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durable et réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Mobilité durable : aménagements, infrastructures, équipements et services ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, France, 27 janvier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles passerelles entre urbanistes et artistes. Session &amp;quot;praticiens urbains alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compagnie Off, Tours, 3 - 4 juin 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage spatial et temporel d'un espace industriel et de son environnement proche dans le cadre d'un PDE : le site industriel PSA Peugeot Citroën de Sochaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Mobilité durable : aménagements, infrastructures, équipements et services », ATEC-ITS France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Issy-les-Moulineau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche spatio-temporelle des systèmes urbains : pratiques, concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale, Projet SURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va-t-on vers une ville 24h/24 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « quels visages pour la nuit urbaine ? La nuit et sa gestion par les pouvoirs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espace, temps, mobilités. Propositions de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de représentations : Temps des territoires /Temps des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, May 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières représentations cartographiques de l’espace et du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire conclusif du groupe de prospective Temps et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, May 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la ville en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société 24h/24 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Feb 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les interactions entre l’entreprise, le temps et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, territoires et entreprises : mutations et enjeux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire une politique de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Oct 2000, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison du temps et de la mobilité de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e rencontre nationale des agences d'urbanisme : Espaces, temps, modes de vie, Nouvelles cohérences urbaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nantes, France. pp. 246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la ville, les temps dans la ville : la question « quand la ville est-elle accessible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e rencontre nationale des agences d'urbanisme : Espaces, temps, modes de vie, Nouvelles cohérences urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nantes, France. pp. 22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps a rendez-vous avec l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e rencontre nationale des agences d'urbanisme : Espaces, temps, modes de vie, Nouvelles cohérences urbaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nantes, France. pp. 250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernocter. A Short Journey through the Aesthetics and Imaginaries of the Night Ethnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (n°1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la (les) nuit (s) de tous les jours Petite plongée dans quelques quotidiens nocturnes de la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (112)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berdoulay, Olivier Soubeyran, 2020, L’aménagement face à la menace climatique. Le défi de l’adaptation, Grenoble, UGA Éditions, 242 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en continu : l’impératif du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGN Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°107, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit d’après. Lecture critique du couvre-feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°82, pp.28 - 33. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.082.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies en actes. Du rond-point à la scène jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontracter la ville. Imaginons ensemble un urbanisme des rythmes et de nouvelles chorégraphies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur_mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies en actes. Du rond-point à la scène jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Floris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Géographies de la colère, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche chronotopique des mondes en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°48 (60), pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rond-point des gilets jaunes. L’improbable atelier d’un design du peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit d'après. Lecture critique du couvre-feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du rond-point lieu improbable d'une politisation autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Floris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCUMENTI GEOGRAFICI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19246/DOCUGEO2281-7549/202002_01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Matters—Why the Interdisciplinary Field of “Night Studies” Is Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher C.M. Kyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara B Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger Ekirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Jechow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/j3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique d’espace public et émergence de l’individu métropolitain, la transformation du quai de Rabat (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il est temps. Petit plaidoyer pour une approche spatio-temporelle et rythmiques des villes et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les rythmes de la ville, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines à l’épreuve du Covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines à l'épreuve du Covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la nuit raconte au jour. Vers une approche nuitale des mondes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies en actes. Du rond-point à la scène jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique d'espace public et émergence de l'individu métropolitain, la transformation du quai de Rabat (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Villes méditerranéennes : regards sur les espaces ouverts métropolitains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la nuit raconte au jour. Vers une approche nuitale des mondes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 14 p. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de la nuit : quels enjeux et quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.053.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gilets Jaunes roundabout: A symbol, medium, and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°74, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rond-point, totem, media et place publique d'une France en jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouveau territoire des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.053.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre la nuit. La promesse d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.63. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.053.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie de la co-présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhongbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse des parcours géographiques apprenants en pédagogie et dans la fabrique de la ville : entre innovation partagée et néo-situationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Promenade(s) et société en mouvement, 6 (2), pp.198-233. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066698ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme comme expérience sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bule Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografie della notte. The night and the challenge to geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1(2)), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires apprenants, la pédagogie à l’épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'expérience du territoire. Apprendre dans une société durable, 191, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2018.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Location-Based Social Media Data to Observe Check-In Behavior and Gender Difference: Bringing Weibo Data into Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rizwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi7050196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse vidéo au service du wayfinding dans les environnements complexes : une première approche de la désorientation dans les grandes gares contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boumoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-situationnisme : vers un nouvel « art des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets des études urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nights and mountains. Preliminary explorations of a double frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many facets of the urban night time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes de vie (s), rythmes de ville (s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of the night. From geographical object to Night Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d'innovation territoriale Protocoles et dispositifs géographiques de désorientation et de réassurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les métiers de l'urbain sous tension, 24, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies de la nuit. La nuit à l'épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1(2)), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notte urbana, una nuova frontiera per la ricerca geografica in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.437-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 682, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilità spaziale potenziale alle opportunità urbane. Un’analisi comparata tra la città metropolitana di Milano e la metropoli di Lione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio di Studi Urbani e Regionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.73-91. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/ASUR2017-119005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit ne disparaîtra pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XII, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit debout, Première approche du régime de visualité d’une scène nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginations - Revue d’études interculturelles de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La visualité des scènes : Cultures urbaines et formes visuelles des paysages scéniques / The Visuality of Scenes: Urban Cultures and Visual Scenescapes, 7 (2), </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17742/IMAGE.VOS.7-2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge des ténèbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni M Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est un laboratoire pour la fabrique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société et les territoires à l'épreuve de l'hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du cube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Socialgoodweek #faire société, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite fabrique géo-artistique des espaces publics et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.048.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Grand Paris créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits de Shanghaï. Première approche spatio-temporelle à partir des réseaux numériques sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville à l'épreuve des places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les géo-artistes : nouvelles dynamiques pour la fabrique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.29-31. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.048.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles utopies du faire et du commun dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Imaginaires urbains, utopies et modèles : inventer le 21ème siècle ?, 19, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, cette vieille nation qui a renoncé à l’hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una primera cronografía de la vida cotidiana del adulto mayor en los Alpes. Nuevas herramientas para favorecer la adaptación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Márgenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au vieillissement : le rôle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le chômage, terreau du vote Front national ?, 723, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.723.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques publiques de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Voyages au bout de la nuit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tramways nommés désirs. Entre design et urbanisme fictionnel des réseaux de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Bewahrung und Eroberung der nächtlichen Stadt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum raumentwicklung </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, « Raumentwicklung und Nacht – die 24-Stunden-Gesellschaft », 153-20, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Habiter (la nuit) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche enjeu de santé publique et de qualité de vie. Importance d'une analyse spatialisée de la &amp;quot;marchabilité&amp;quot;. Le cas de l'agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Nature en question. Varia, 90 (3), pp.203-216. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Night: a Space Time for Innovation and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Urban night</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes et des outils au service d'une nouvelle intelligence des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représenter des populations et des territoires en mouvement, 1/2 (28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière et espace de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire l'urbanité dans la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le fragile et l’incertain en vue d’une société vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister la nuit, Petit éloge des corps à corps urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Changer de rythme, 12, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1412.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable metropolis: when night enlightens day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suivi GPS des individus à une approche chronotopique. Premiers apports d'expérimentations et de recherches territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Représenter des populations et des territoires en mouvement, 28, pp.77-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-situationnisme artistique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stradda : Hors les murs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Du possible disponible. Quand l'art déplace les lignes., 34, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le jour colonise la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme des temps. Premières chorégraphies de la métropole hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.3-8. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.043.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole adaptable : vers un urbanisme temporaire et temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux nouveaux régimes temporels métropolitains, les pistes du chrono-urbanisme pour une ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (16), pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The malleable, adaptable metropoles: towards a temporary
-and temporal urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inhabiting The Anthropocène, 3, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole durable : quand la nuit éclaire le jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel temps est-il ? Eloge du chrono-urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues sur la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un espace public nocturne. Conflits et innovations dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, printemps 2013 (206), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00976366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérique central d'un Paris XXL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif Grand Paris magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des usages publics nocturnes à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kertudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 206, pp.6-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge de la chronotopie. Pour un urbanisme temporel et temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collage : revue de la Fédération Suisse des Urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2/13, pp-7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et territoires : les pistes de l'hyperchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocturnes métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les artistes et la ville cahier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, En corps urbains, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue-I </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.12 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville par intermittence : des temps de la fête à un urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (13), pp.318-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la métropole par ses nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la citoyenneté augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citade por intermitência: dos tempos da festa a um urbanismo dos tempos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, A cidade e a festa, 8 (13), pp.317-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut élire des maires dans les quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foules, nombres, multitudes : qu'est-ce qu'agir ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Arnaud.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux des nuits parisiennes. Entretien avec Luc Gwiazdzinski, géographe et chercheur au CNRS Les nuits franciliennes dans la lumière de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue trimestrielle du conseil régional d'Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenter le métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.la-croix.com/Archives/2010-01-08/Tenter-le-metissage-_NP_-2010-01-08-361639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours plus mobile, assurer les continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le village nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en tourisme des nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier espaces 103</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nuit urbaine et tourisme, pp.44-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la clé des temps. Vers la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopies - L'événementiel et l'éphémère dans la ville des 24 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.345-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé des temps. De la gestion quotidienne à un nouvel urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle approche de la ressource temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit d'avant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro sur le Temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel territoire appartenons-nous ? Une pratique de l’espace discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits mouvantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue S&amp;RO, Dutch magazine on Urban Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transporter la ville au bout de la route et de la nuit. Pour des villes accessibles et hospitalières de jour comme de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Infrastructures et Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits urbaines, la possibilité d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution des cartes dans la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007-3, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'autre voie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°3, février 2007, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville &amp; transports : le magazine professionnel du transport européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachten in beweging. Nieuwe wegen voor het nachtelijk transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue S&amp;RO, Dutch magazine on Urban Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Piano degli spostamenti per il sito industriale della PSA Peugeot Citroën di Sochaux. Un approccio spazio-temporale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Zedda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Trasporti &amp; Territorio (T&amp;T)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Duthion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville &amp; transports : le magazine professionnel du transport européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits urbaines : la possibilité d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°5, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge des bords de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autre voie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notturni urbani in Provincia di Rimini, Tempi del territorio, mobilità urbana e orari di lavoro nella Provincia di Rimini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del mobility manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n. 6, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notturni urbani in Provincia di Rimini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del mobility manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les joyaux de la petite reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités douces : &amp;quot;de Strasbourg à la Maison Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autre voie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser et repenser les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schramm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes version nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville version nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GREP n°189, Paris, mars 2006, pp. 41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir à domicile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GREP n°190, Paris, juin 2006, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges peuvent devenir des coeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°467, avril 2006, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 190, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive le vélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ville 24h/24.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°156, janvier 2005, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager le temps pour ménager l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue OHM, Ecole des Beaux Arts de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp. 43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la ville 24heures/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut que la nuit devienne un espace d'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città della notte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Urbanistica, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre tour de France de la petite reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien à domicile des personnes âgées, vers une plate-forme de services à l'échelle intercommunale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Population et Avenir, Vieillissement et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 674 bis, septembre 2005, p. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queste riflessioni scaturiscono a diversi lavori di ricerca realizzati dalla Maison du Temps et de la Mobilité di Belfort-Montbéliard, che orienta le proprie richerche sulle mobilita, le frontiere, i tempi della citta e, piu particolarmente, sulla notte urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPITOLIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, Citta di notte, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux temps et nouvelles mobilités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tempos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 01, pp. 48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie des temps sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.14-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est beau Rome, la nuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338, pp. 29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner la nuit urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Nuit, n° 32, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps des hommes et temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ville 24/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : nouveau territoire des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°49, janvier 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città della notte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressioni notturne : ritratto sensibile di città europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Capitolium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°4, settembre 2004, pp. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une ville en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement, revue interdisciplinaire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'actions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 283, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'empire du nycthémère : aménager la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser les rythmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie &amp; Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°359, p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la ville et le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Rythmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit un nouveau territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours, Passages, Escale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Janvier 2002, pp. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'espace, panser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 420, pp. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°320, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences urbaines : repenser la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, dernière frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°87, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec la dialectique centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuropéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg : réinventer la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires ont rendez-vous avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°239, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République divisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes et des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.134-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg, capitale de la technologie sécuritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un nouveau dialogue entreprise-territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion au cœur de la nuit urbaine, dernière frontière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisons d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°8, automne 2000, pp. 109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maires de quartiers élus au suffrage universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le courrier des maires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dernière frontière Night - The last frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'ombre. Penser la ville, penser la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aghina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 133, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aghina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Utopies pour le territoire, 33, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg. Retour sur les violences de la nuit du réveillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences sociales de la France de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville enjeu pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences urbaines et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°1209, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la planification territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Salvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADIRA : du diagnostic au montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°201, Aménagement du territoire européen : mythe ou réalité ?, pp. 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation de l'économie et développement des territoires : Relecture d'un paradoxe apparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, n° 179, pp. 14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec les nuits et les discontinuités en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gagnol; Jérome Lageiste; François Moullé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le Vivant -Apprendre du Vivant : L'école hors-les-murs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Rieutort, Philippe Bohelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer de cap ! Transformer l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions IADT, p 89-95, 2022, 978-2-490484-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bernié-Boissard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire familier d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-177, 2022, 979-10-7006-141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l'éphémère Ou l'architecture au risque des fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reunion Des Musées Nationaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Palais éphémère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.151-155, 2022, Rmn Architecture Expositions, 978-2-7118-7936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposing the Nights of the Pandemic and Night-Time Avenues of Under-Tourism in French Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Pecorelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Overtourism to Undertourism. Sustainable scenarios in post-pandemic times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unicopli, pp. 99-113, 2022, 9788840021560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique urbaine à l'épreuve du temps et du temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin; Michel Casteights; Joël Idt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique urbaine face aux mutations sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Aube, pp.211-233, 2022, 978-2-8159-4878-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Territoires apprenants. Un concept à l'épreuve du terrain et une aventure pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Florent Cholat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'épreuve du réel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-247, 2021, 979-10-91336-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des situations Petit précis de déplacements à l'usage des pédagogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des Maisons de l'architecture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-115, 2021, 9-782493-448002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes urbains. Face à la saturation des espaces, des temps et des imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavillon de l'Arsenal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté d'une ville. Controverses esthétiques et transition écologique à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wildproject Editions, 2021, 978-2-381140-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école en Commun(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gentils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école sans école : Ce que le confinement nous dit de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouvel art de vivre ensemble. Habiter les rythmes du (dé) confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egogéographies par temps de (dé)confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serendip Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-119, 2021, 978-2-9570-2702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires apprenants et fabrique de situations. Pistes et enjeux pour la formation et la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Florent Cholat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'approche du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-61, 2021, 979-10-91336-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le pari du territoire apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2021, 979-10-91336-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve des saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Guillaume Drevon; Luc Gwiazdzinski; Vincent Kaufmann; Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-22, 2020, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione, Vivere la Montagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Matteo Colleoni; Florent Cholat; Luca Daconto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivere la montagna. Abitanti, attività e strategie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-22, 2020, Sociologia del territorio, 9788835106746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design Times and Mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ole B. Jensen; Claus Lassen; Vincent Kaufmann; Malene Freudendal-Pedersen; Ida Sofie Gøtzsche Lange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Urban Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, 9781138482197. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351058759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à la ville et à la montagne. Première approche d'un « habiter intermittent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Matteo Colleoni; Florent Cholat; Luca Daconto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivere la Montagna. Abitanti, attività e strategie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-58, 2020, Sociologia del territorio, 88-351-0674-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines au risque de la saturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Guilaume Drevon; Vincent Kaufmann; Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs,organisations, et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-147, 2020, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite lecture rythmique de l'archipel du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Aquitain et fier de l’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutelle P.; Dupeyron A.; Gwiazdzinski L.; Monferier E.; Panier Des Touches O.; Peyrou J.; Sindeu S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici ça ne parait pas si loin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-9, 2020, 978-2-36744-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saturations, états limites et marges de manoeuvre entre aliénations et émancipations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Guillaume Drevon; Luc Gwiazdzinski; Vincent Kaufmann; Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individu, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-248, 2020, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les montagnes d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivere la Montagna. Abitanti, attività e strategie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190-200, 2020, 9788835106746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes. De l’adaptation à la métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tuppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cholat Florent; Luc Gwiazdzinski; Céline Tritz; John Tuppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme(s) et adaptation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-368, 2019, 979-10-91336-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme(s) en mouvement(s) entre adaptation, résilience et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tuppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cholat Florent; Luc Gwiazdzinski; Céline Tritz; John Tuppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme(s) et adaptation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-91336-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant temporel et rythmique de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Drevon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition pour une rythmologie de la mobilité et des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphill - Presses universitaires suisses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, 978-2-88930-236-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des cohabitations soutenables. Première analyse des comportements des habitants d'une station touristique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Bu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhongbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc; Cholat Florent; Tritz Céline; John Tuppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-91336-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles à l’épreuve de la saturation. Pour une politique des rythmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jancinto Lageira; Gaetanne Lamarche-Vadel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations créatives et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2018, Art, esthétique, philosophie, 978-88-6976-164-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit un bien commun à l'épreuve de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zorica Matic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les idées lumière; UNESCO, pp.73-79, 2018, 978-2-9564389-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localiser les in-finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encore Heureux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux infinis. Construire des bâtiments ou des lieux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2018, 978-2-490077-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronies et agencements synergiques urbains temporaires. Première approche des formes et figures émergentes d’un métabolisme collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto d'Arienzo; Chris Younes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies urbaines. Pour un métabolisme collectif des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metis Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-121, 2018, 978-2-94-0563-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nuit en questions à la nuit en chantiers : l'émergence d'une scène nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Espinasse; Luc Gwiazdzinski; Edith Heurgon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.9-16, 2017, 978-2-7056-9464-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme bien commun de l’humanité : vers un urbanisme des liens et des médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des concepteurs lumière et éclairagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception lumière. Appréhender le contexte, les enjeux et les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.36-41, 2017, 978-2-281-14088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les dynamiques urbaines à partir des données issues des réseaux sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-175, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les barrières aux déplacements à partir de la vidéo géo-référencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-158, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, économie de la connaissance et chrono-urbanisme : Une première approche au service du développement durable dans la métropole de Shanghai la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq, Helga-Jane Scarwell, Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie : Utopies, circulation des pratiques, gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter lang, pp.389-402, 2017, 978-2-8076-0426-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01764414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temps et les rythmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-160, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations citoyennes et artistiques de l’espace public. Les nouveaux arts de faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des arts de la rue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour la création artistique dans l’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.47-51, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'isolement. Une approche chronotopique de la vie quotidienne des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-121, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles explorations urbaines. Entre protocoles géographiques et néo-situationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Caritoux; Florent Villard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2017, 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de L'improvisation dans Les mondes en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.175-181, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation chronotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-199, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lectures et écritures des mondes en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-24, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines : des territoires d'innovation et de transformation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luis Klein; Annie Camus; Christian Jetté; Christine Champagne; Matthieu Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation sociale par l'innovation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.121-127, 2016, 978-2-7605-4387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps source d’innovation pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Luis Klein; Bernard Pecqueur; Kirsten Koop; Sid Ahmed Soussi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation socio-territoriale à l'épreuve du global : un défi pour les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.25-33, 2016, 978-2-7605-4442-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie à l’épreuve de l’exister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès; Olivier Frérot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'épreuve d'exister avec Henry Maldiney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-294, 2016, 978-2-7056-9193-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations citoyennes dans l'espace public. Les nouveaux arts du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des arts de la rue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour la création artistique dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.47-51, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit urbaine, marge temporelle sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-184, 2016, 978-2-35030-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géochorégraphie : marcher et danser avec Henri Maldiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès; Olivier Frérot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'épreuve d'exister avec Henry Maldiney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-321, 2016, 978-2-7056-9193-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retenir la nuit de dimanche à lundi. Eloge de la double peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.37-58, 2016, 978-2-88474-760-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation au risque de l’inconfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2016, 979-10-91336-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hybridation territoriale à la créolisation des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-334, 2016, l'innovation autrement, 979-10-91336-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une réforme imposée à un nouveau contrat territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Sébastien Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial. La réforme des Régions en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.79-82, 2015, 9782200614232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la République avec les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Sébastien Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial. La réforme des Régions en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2015, 9782200614232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design territorial nouvelle frontière de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La 27ème région ; Pauline Scherer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers ouverts au public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.470-482, 2015, Collection Design des politiques publiques, 978-2-11-009932-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de situations, d ‘expériences et d’événements. Nouveaux protocoles, agencements, scènes, territoires, rythmes et rites pour l’action collective dans un monde incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Conjard; Serge Gros; Luc Gwiazdzinski; Fabienne Martin-Juchat; Thierry Ménissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.81-115, 2015, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la géographie avec Etienne Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Juillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Var et les Maures entre histoire et géographie. Recueil d'articles 1957-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mémoires à lire, Territoire A L’Ecoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-33, 2015, 978-2-912433-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technopole à l’épreuve du dialogue science société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, Collection POPSU, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la technopole en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.79-109, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espérance géo-artistique à un nouveau design métropolitain. Hybridation des pratiques et esthétisation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge DUFOULON &amp; Jacques LOLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques des espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-183, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités urbaines contemporaines. De la polychronie au chrono-urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiques urbaines contemporaines : réflexions autour des travaux d'Yves Chalas ; rythmanalyse ; temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.63-67, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la nuit à l’agenda politique des futurs élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse nocturne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre Blanc de la nuit, Toulouse, premiers actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse nocturne, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience géo-artistique à un nouveau design métropolitain. Hybridation des pratiques et esthétisation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">serge Dufoulon; Jacques Lolive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques des espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-183, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge de la ruse dans les espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaëe Degros; Michiel De Cleene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruxelles à la (re)conquête de ses espaces. L'espace public dans les contrats de quartiers durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Région Bruxelles Capitale, pp.116-119, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoLaboratorio's Managing Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night Manifesto. Seeking Citizenshup 24h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CoLaboratorio's Managing Group, pp.53-70, 2014, Night Manifesto. Seeking Citizenshup 24h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleading for the right to the city's night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night manifesto. Seeking Citizenship 24h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invisiveis Produçoes, pp.204-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le cercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BESNIER E.; DIETERLE M. P.; PETER J. L.; MAILLARD J. L.; SINDEU S.; LOUAPRE T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périphérique terre promise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions H'Artpon, pp.6-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris augmenté. Le tourisme nocturne moteur et laboratoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAVARI-BARBAS M. et FAGNONI E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolisation et tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.289-299, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypothèse de réversibilité à la ville malléable et augmentée. Vers un néo-situationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scherrer Franck, Vanier Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, territoires, réversibilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.205-219, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers in the Contemporary City: Hypermodern Times, Spaces and Practices // Temps, espaces et pratiques des adolescents Les pistes de l'hypermodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Henckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space-Time Design of the Public City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.61-75, 2013, Urban and landscape Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-saisonnalité métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guez A., Subremon H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisons des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donner-Lieu, pp.131-147, 2013, Donner-lieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les territoires jetables. Première approche critique des systèmes d'identification des territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruedi Baur, Sébastien Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don't brand my public space. On the Symbolic Poverty of the Representational Systems of Territorial Collectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Muller Püblishers, pp.269-285, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris augmenté. Le tourisme nocturne moteur et laboratoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gravari-Brabas &amp; Edith Fagnoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolisation et tourisme. Comment le tourisme redessine Paris ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.289-301, 2013, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against Disponible Territories : A Preliminary Critical Approach to Systems of Territorial Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baur; S. Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don't brand my public space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Muller Püblishers, Zürich, pp.269-285, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-chorégraphies. Les nouvelles danses de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Weissbrodt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A.Type, Genève, pp.49-54, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-chorégraphies. Les nouvelles danses de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Saire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A.Type, pp.49-54, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de la montagne en 2050. Enjeux et pistes méthodologiques pour aborder l'aménagement de la montagne post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en montagne en 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACIM, pp.15-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse des mobilités à un urbanisme des temps et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERTU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité urbaine en France : les années 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTU, pp.66-67, 2012, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible manifeste. Eloge de l'errance et de la désorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou Metz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRE. Variations labyrinthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou Metz, pp.52-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances nocturnes des villes. Premières relectures en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augoyard J-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire une ambiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A la Croisée, pp.145-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge de l'errance et de la désorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guenin H., Desanges G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations labyrinthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.52-56, 2011, 978-2-35983-014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement des temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretiens par Marc Armengaud et Carine Merlino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville créatrice de ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.54-57, 2011, mook</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris à la conquête de sa nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvel Observateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paris La Night, Les 400 lieux branchés de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvel Observateur, pp.7-10, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires fluides. La ville malléable, ludique et créative, figure ouverte de l’urbanité contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Cailly; Martin Vanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.332-336, 2010, Collection U, 978-2-200-25579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville malléable, ludique et créative, figure ouverte de l’urbanité contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scherrer Franck, Vanier Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.332 - 336, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville joue avec ses nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.32-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines n°5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos, pp.87-96, 2007, Données urbaines 5, 978-2-7178-5409-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampadaires s'allument avant les étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un courant de plaisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions textuel, pp.55-57, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps des villes au temps des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser son travail et gérer son temps sur les fermes - Ouvrage collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterAFOCG,, pp.11-15, 2007, Guide pour l'accompagnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futur 2.0 : comprendre les 20 prochaines années</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FYP, pp.53-57, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville européenne et le temps contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenari di qualità urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira, pp.251, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verso citta malleabili. La citta europea e il tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGGIO EMILIA, Scenari di qualita urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA, pp.244-247, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et mémoire du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-34, 2007, Carnet de ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville toujours recommencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, la clé des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, pp.57-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverses. La ville dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'Entretemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission repérage. Un élu, un artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Entretemps, pp.235-244, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traversées nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'Entretemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission repérage. Un élu, un artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Entretemps, pp.241-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un temps particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.109-133, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie de la nuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in ESPINASSE C., GWIAZDZINSKI L., HEURGON E. (Dir.), La nuit en questions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp. 256-278, 2005, Monde en cours -Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps des villes, entre accélération et ralentissement, à la recherche du bon tempo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la ville : attention chantier.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELLIER I., ROHNER-HEGE P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Olivetan, pp.27-34, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine du jour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ESPINASSE C., GWIAZDZINSKI L., HEURGON E. (Dir.), La nuit en questions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 320 p., 2005, Monde encours -Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le mouvement plutôt que l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Mouvement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visibles manifestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du mouvement, pp.177-187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques balises pour une cité à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'aube 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville, panser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.11-16, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison du temps et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle aire du temps. - Réflexions et expériences de politiques temporelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.223-241, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace, représenter le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle aire du temps. - Réflexions et expériences de politiques temporelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.63-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit frontière temporelle de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle aire du temps. Réflexions et expériences de politiques temporelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.39-45, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Territorium Belfort-Montbéliard und die PSA Peugeot-Citroën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Global Player und das Territorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske + Budrich, Opladen, pp.186-199, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la ville : nouveaux conflits, nouvelles frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anthropos, p.195-212, 2002, Villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle rhénan, Evolution et possibilité d’adaptation à d’autres espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Gunther Clev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Salvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPECTOR S.; THEYS J.; MENARD F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération transfrontalière à l'échelle du Rhin Supérieur : Acteurs, Territoire, Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recomposition et développement des territoires. Enjeux économiques, processus, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 317-325, 1998, Collection Administration, Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editions de la Nuée Bleue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel de Strasbourg, le réveil des démocrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Nuée Bleue, pp. 111-120, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dimension oubliée de la ville : entre animation et insécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Strasbourg, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId765"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Gwiazdzinski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski, Géographe, HDR, Professeur à l'ENSA Toulouse (France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2128-9088</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076669793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles proximités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cg Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FYP Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2024, 978-2-36405-240-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et flux à l’épreuve des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rhuthmos, 2024, 979-10-95155-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste pour une politique des rythmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPFL Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-88915-350-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'épreuve du réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2021, L'innovation autrement, 979-10-91336-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivere la montagna. Abitanti, attività e strategie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9788835106746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03112306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’ici, ça ne paraît pas si loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dupeyron A.; Monferier E.; Peyrou J.; Gwiazdzinski L.; Panier Des Touches O.; Coutelle P.; Sindeu S. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2020, 978-2-36744-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturations : individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonioli Manola; Drevon Guillaume; Gwiazdzinski Luc; Kaufmann Vincent; Pattaroni Luca. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 253 p., 2020, L'innovation autrement, Luc Gwiazdzinski, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night studies : Regards croisés sur les nouveaux visages de la nuit l'innovation autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91336-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la vague jaune. L'utopie d'un rond-point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Floris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-91336-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tuppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372 p., 2019, L'innovation autrement, 979-10-91336-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elya Editions, pp.211, 2017, L'innovation autrement, 979-10-91336-10-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dernière frontière de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhuthmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.248, 2016, 979-1095155133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, art et cartographies. Représenter des mondes et des sociétés en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elya Editions, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' hybridation des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2016, 979-10-91336-079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhuthmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2016, 979-1095155102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-160, 2016, L'hybridation des mondes, 9791091336079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01777671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter des populations et des territoires en mouvement. De l'observation des pratiques individuelles à l'intelligence des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netcom. Networks and communication studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chausson Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifesto da Noite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elida Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colaboratorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités urbaines et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Da Cuhna ; Luc Gwiazdzinski. Observatoire Universitaire de la Ville et du Développement Durable, UNIL, 16, 2014, Urbia, Observatoire universitaire de la ville et du développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genève explore sa nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chausson Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski L., UJF, Laboratoire Pacte. Ville de Genève,, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérique, terre promise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sindeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dieterlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Léo Henry. Editions H’Arpon, 184 p., 2013, 978-29-53490-13-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbi et Orbi : Paris appartient à la ville et au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aube nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 208 p., 2010, Monde en cours, 978-2-8159-0062-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Clé des temps, Saison 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIACT, Région Provence Alpes Côte d'Azur, 166 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leben am Oberrhein, Lehwerk für ein Europa ohne Grenzen, Vivre dans le Rhin Supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">union européenne, 230 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FYP, 224 p., 2009, Présence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kersalé, ouvrage collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Buren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Auboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 216 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00559116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des maires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FYP Editions. FYP Editions, pp.158, 2008, Présence, Gwiazdzinski</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Gilles Rabin. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.260, 2007, Carnets de ville, Pierre GRAS, 978-2-296-03192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si la route m'était contée. Un autre regard sur la route et les mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rabin Gilles; Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-7081-3619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits d'Europe. Pour des villes accessibles et hospitalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. UTBM, pp.206, 2007, Chantiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817142v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Touranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Ville de Rennes, 162 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si la ville m'était contée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. Eyrolles, pp.247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heurgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, 313 p., 2005, 2-7526-0156-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, dernière frontière de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 256p., 2005, collect. MONDE EN COURS - ESSAIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Heurgon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 313 p., 2005, Monde en cours -Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, dernière frontière de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, 256 p., 2005, Monde en cours, Jean Viard assisté de Hugues Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville 24 heures sur 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. Editions de l'Aube, pp.254, 2003, Bibliothèque des Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. Edition de l'Aube, 255 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas transfrontalier du Fossé Rhénan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préfecture Région Alsace, Service d'Etudes du Secrétariat Général aux Affaires Régionales, 180 p., 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (246)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et réchauffement climatique dans une métropole du Sud-Est asiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Nuits des Suds. Première approche interdisciplinaire des nuits du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSJES-USMBA de Fès (Maroc), ENSA Toulouse (France), EPFL (Suisse), McGill University (Canada), Hanoi Architectural University (Vietnam), Università degli studi di Milano-Bicocca (Italie), UCAD (Sénégal), ENAT (Maroc), AIGF (Monde), Sep 2024, Fès, Maroc, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la vie nocturne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme nationale de la vie nocturne, Sep 2017, Paris, France. pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique d’espace public, émergence de l’individu métropolitain et redistribution du droit à la ville : La transformation des quais de Rabat et de l’esplanade de Bab Lamrissa à Salé (Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces ouverts dans les transformations des villes méditerranéennes : représentations, usages et normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géo-artistes, acteurs de la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'art et la ville, 14 ème rencontres franco-suisse des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes : De l’hypothèse de l’hybridation à la créolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avant et après le tourisme. Trajectoires post-touristiques et société civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, MEEM/MLHD Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer les mobilités et l’espace public en expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum international Creativ mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. http://creative-mobilities.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extérieur nuit, penser les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux dits, les sciences humaines prennent place </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHALPES, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence nationale de la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Paris Sep 2017, Paris France. https://www.paris.fr/actualites/conference-nationale-de-la-vie-nocturne-5023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, le dimanche. A la conquête des nouveaux territoires du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marques à la conquête des nouveaux territoires du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SORGEM, Jan 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bornes de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la cervelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d’architecture de Normandie; Ville de Rouen, Feb 2017, rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social networks, Knowledge Economy & Chrono-urbanism. First approach serves to sustainable development in Shanghai metropolis at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wembo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wangen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONNAISSANCE, GOUVERNANCE ET OBJECTIFS DE LA VILLE DURABLE EN ASIE, Colloque international et interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 1; Université François Rabelais Tours; Paris Sorbonne Université, Jan 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade comme fabrique d’espace public et nouvelle forme d’urbanité déambulatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussalih Abdellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie Colloque du 85e Congrès de l’Acfas, Université McGill, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Canada; Université de Pau et des Pays de l’Adour, France, May 2017, Montreal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et aménager la vacance, la friche et les rythmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire : Construire et Habiter la Terre (ICHT) Lyon, 12-13 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin, Lyon 3, UMR EVS - CRGA ; ENSA Lyon, UMR EVS - LAURE ; ; FAUUSP ; Faculté de philosophie, Université Jean Moulin - Lyon 3, IRPhil ; Ecole nationale supérieure d'architecture, Lyon Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et espaces publics, usages, fonctions, gestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« la ville à l’ère globale : transformations urbaines, réceptions et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INAU, Rabat (Maroc); Centre Jacques Berque, Rabat (Maroc), Feb 2017, Rabat, Maroc. http://www.cjb.ma/videos/481-luc-gwiazdzinski-temps-et-espaces-publics-entre-sécurisation,-appropriations,-hybridations-et-innovations.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours géographiques apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La promenade au XXIème siècle dans les domaines du loisir, de la création et de la pédagogie Colloque du 85e Congrès de l’Acfas, Université McGill, Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Canada; Université de Pau et des Pays de l’Adour, France, May 2017, Montreal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit à la nuit et égalité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit nous appartient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, ; Département Seine Saint Denis, la ville d'Aubervilliers, Le CNLA; Aubervilliers; CNLAPS; CGET Sep 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville de jour. Ville de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Smart City, Nantes (France), 3 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Métropole; La Tribune; Live in living city, Apr 2017, Nantes France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, aménagement et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Université euro-méditerannéenne de Fès </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université euro-méditerannéenne de Fès; Institut français de Fès, Feb 2017, Fès Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires intermittents. Les saisons en montagne, une première approche chronotopique des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Laboratoire Lasur (EPFL), Lausanne (Suisse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Lasur (EPFL), Jan 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo géoréférencée, de nouvelles perspectives pour l’analyse et les représentations du déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, epfl, University of Lausanne, Jun 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités et territorialités urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangha¨University, Dec 2017, Shangha¨, Chine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promenade comme fabrique d’espace public et nouvelle forme d’urbanité déambulatoire. Le cas des berges de Rabat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du 85e Congrès de l’Acfas : La promenade au XXIème siècle dans les domaines : du loisir, de la création et de la pédagogie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University, Dec 2016, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première lecture d’une situation de crise de l’hospitalité et de la citoyenneté. La New Jungle de Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres franco-italiennes de géographie sociale. Quand les migrants arrivent en ville. Politiques et pratiques de l’hospitalité et de la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST-Cieu, Toulouse – Centre universitaire Champollion-Axes PPES, Albi, May 2016, Toulouse - Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01362930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University Dec 2016, Shangha¨, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institute of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University Dec 2016, shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et marchandisations des espaces publics : Quand les citadins se mobilisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mainmise sur les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Paris, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban rhythms and night attractiveness. The forms of urban attractiveness : methods of analysys and case studies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School of analysys and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Milano Bicocca; University of Barcelona, Jun 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire institute of smart city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shanghaï University, May 2017, Shanghaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérant Calais...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Considérant Calais.., en lien avec l’exposition habiter le campement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps comme prisme pour une lecture sensible de la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Rennes 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes ; Rennes métropole, Jun 2016, Renne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de l’appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriation créative et critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lasur; Pacte, Nov 2016, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle recherche demain sur les gares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les gares, nouveaux villages urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA,; Gares et connexions; Ecole des ponts, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculté de l’aménagement, Montréal (Canada)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de l'aménagement Nov 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between home care, home support and access to services. Aging at home : The paradoxes of “reverse mobility”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, epfl, University of Lausanne, Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les temps redessinent la ville. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bureau des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolages et arrangements des ménages dans les parcours de mobilité quotidienne. Entre ruse et vulnérabilité spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPfl, University of Lausanne, Oct 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer les savoirs et savoir-faire habitants dans et pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communs territoriaux, biorégion urbaine vs métropolisation, La construction démocratique des savoirs, Premières journées du Réseau français des Territorialistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Lyon, labex IMU, Mar 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles esthétiques des espaces publics et citoyennetés temporaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences "formes et structures de la ville contemporaine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Institut de géographie et durabilité, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies nocturnes traverser et habiter les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-habiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab’urba, Lavue, Prodig, Mar 2015, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire cohabiter une ville qui fait la fête, une ville qui travaille et une ville qui dort ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif culture bar-bars ; fédération nationale des cafés culturels ; Ville de Nantes ; région pays de Loire ; European forum of urban security Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie dans la société post-métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think lab Ile-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Ile de France, May 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explore the urban Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cities We Need</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacGill University, Feb 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et sommeil dans la ville contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux du sommeil dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terra Nova, Mar 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time design for chrono-urbanism in Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Sustainable City and Big Data, The 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shangaï University, Jul 2015, Shangai China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Populations, Arts and Territories in Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural mapping debating spaces and places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mediterranean Conference Centre, Institute for Tourism, Travel &amp; Culture, University of Malta Valletta, Oct 2015, Valletta, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et conciliations dans les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie nocturne et voisinage : effets collatéraux d’un mariage difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival de musiques électroniques de Neuchâtel &amp; Fondation romande pour la chanson et les musiques actuelles, Neuchâtel, Suisse, Dec 2015, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisons urbaines ? Entre climatisation et esthétisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l’a-urba #3 : « Saisons en ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence d'urbanisme Bordeaux Métropole Aquitaine, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes et des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Anthropologie de la nuit, Laboratoire d'ethnologie, Université Paris 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'ethnologie, Université Paris 10, Jun 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover et accompagner le changement. Premiers éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour des métiers et des professionnels du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrefour des métiers,; CNFPT, Jan 2015, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui se joue la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Night</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International University of langages and Media (IULM), Apr 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème festival de géopolitique de Grenoble : à quoi servent les frontières ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Ecole de Management (GEM), Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la ville malléable et adaptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réver(cités), La ville recyclée et résiliente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation d’entreprise Bouygues immobilier, Apr 2015, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une nouvelle mobilité pour la ville de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Velo'v à la ville partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grand Lyon, AMGVF, Transport public et mobilicités, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions et expérimentations citoyennes et artistiques dans l’espace public. Entre néo-situationnisme et esthétique de la bricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral Territoires Esthétiques Territoires. – Art - Architecture - Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires, scènes et espaces publics en émergence dans les nuits métropolitaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'ethnologie, Université Paris 10, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits et innovation dans les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux du sommeil dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Image de ville « Aux marges de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, festival Image de ville, ; Institut d’Urbanisme et d’Aménagement Régional – Aix Marseille Université, Dec 2015, Aix en Provence France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces publics urbains </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE de l'Isère ; ville de Grenoble, Feb 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils et dispositifs pédagogiques face à l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème forum des métiers, Les métiers de l’urbain face à l’incertain, Université de Lyon, IMU (Intelligence des mondes urbains), Lyon, 4 mai 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex IMU, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and participation models as tools for improving attractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Forms of Urban Attractivity: methods of analysis and Case Studies, Summer School Expo 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano - Bicocca, Expo 2015 Jun 2015, Milan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ouvert vie nocturne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidifier la ville, outils et principes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du club des villes et territoires cyclables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit urbaine et tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IULM, Mar 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre colonisation et protection : tensions, conflits et innovations dans les nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forum for urban security; Ville de Nantes, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Vie nocturne et voisinage : effets collatéraux d’un mariage difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie nocturne et voisinage : effets collatéraux d’un mariage difficile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Neuchâtel, Suisse; Théâtre de la poudrière; Festival de musiques électroniques de Neuchâtel; Fondation romande pour la chanson et les musiques actuelles, Nov 2015, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humain au défi du numérique, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Bernardins, May 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation, sésame de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet culturel innovant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques publiques, Mar 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les beautés de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orizzonti mobili / Horizons mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International University of langages and Media (IULM Milan), Apr 2015, Milan France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lumière à une pensée nuitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières dans la Cité, colloque de lancement de la Journée Internationale de la Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'arsenal; Idée lumière, Jun 2015, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer l'extra-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(En) Jeux artistiques et culturels d'une France pas si périphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne (UFR 04 Arts plastiques et sciences de l'art), Mar 2015, Vitry/Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et consommation collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre ShaREvolution, FING, Telecom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, appartenances et liens sociaux. Habiter la route et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mobilité(s), Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne des sociologues et des anthropologues de langue française (ACSALF); Association internationale des sociologues de langue française (AISLF), Oct 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres internationales de la recherche et de la décision publique dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des politiques culturelles; TNP de Villeurbanne, Dec 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires frontalier et non-frontalier : une analyse comparée des activités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MSFS 2014, Lille Métro, Boulot, Dodo… Quoi de neuf dans nos routines ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lille, France. pp.76 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relecture de la frontière à travers les activités quotidiennes. Le cas des travailleurs frontaliers de la région métropolitaine luxembourgeoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BRIT Border Regions in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable cities and chrono-urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable cities and chrono-urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre territoriale, Les services au rythme des habitant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFPT, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions culturelles du développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème assises nationales des directeurs des affaires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire national des politiques publiques; Académie Fratellini Saint-Denis La Plaine, Oct 2014, Saint-Denis La Plaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter: mutations et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Universités d'été de l'architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national de l’Ordre National des architectes, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche, enjeu de santé publique et de qualité de vie. Construire les conditions d’une pratique quotidienne à partir de l’analyse préalable de la morphologie urbaine et de la lisibilité des parcours. Le cas de l’agglomération grenobloise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque international pluridisciplinaire "Bien-être en ville. Regards croisés nature-santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres euro-méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volubilis, Nov 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement de regard sur les sentiers du quotidien : la vidéo géo-référencée pour mieux comprendre le déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temps, Art et Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Milan, Italie. pp.76 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of new geo-location technologies in observation, representation and analysis of mobility behavior. The example of walking in Grenoble.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques du transport urbain et de la mobilité urbaine durable en Algérie : Les défis et les solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps du chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le chantier : plongée dans des espaces bouleversés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CRH - LAVUE - UMR CNRS 7218; Pôle des Arts urbains, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes hybrides, vers de nouveaux territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème université des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alpes magazine; Labex ITEM, Sep 2014, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "The urban Night : Issues of Security and Inclusion" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mc Gill University, Montreal (Canada), Aug 2014, Montreal Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, tous les chats sont gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête en quêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations ordinaires à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations ordinaires à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins et habitants de la route : un mythe, une réalité, D’un mythe patrimonialisé à une friche linéaire, la nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire Nationale 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Saint-Martin d'hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner la nuit urbaine et ses excès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, appartenances et liens sociaux. Habiter la route et la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mobilité(s), Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association canadienne des sociologues et des anthropologues de langue française (ACSALF); Association internationale des sociologues de langue française (AISLF), Oct 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la ruse dans l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRH - LAVUE - UMR CNRS 7218</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des nouvelles technologies de géolocalisation dans l'observation, la représentation et l'analyse des pratiques et comportements de mobilité L'exemple de la marche à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques du transport urbain et de la mobilité urbaine durable en Algérie : les défis et les solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-spatiale de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Calenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ceraps (Lille 2/CNRS), Oct 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir la ville pour vivre les temps, 10ème rencontres franco-suisse des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de lausanne, Jul 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures de la technopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque POPSU II Grenoble. De la Technopole à la métropole - Session Du cluster technologique à la ville créative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00975555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity in the contemporary city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures, Lifestyles and everyday Practices in the contemporary European City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encity, Jan 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau dialogue Art et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Esthétisation de l’espace public et tournant culturel des questions métropolitaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Triangle, Nov 2013, Saint-Martin d'hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville adaptée aux mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention du réseau SCET, Caisse des dépôts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques temporelles dans l’élaboration des projets urbains durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Quelles temporalités prendre en compte dans un projet urbain durable ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire la ville dans tous ses états, ZAT Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Montpellier, Nov 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville adaptable, ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de lancement Holcim Hawards, Pavillon de l'Arsenal, Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-urbanisme, Une piste d'innovation ouverte pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jacques Cartier " Les innovations en milieu local : espaces de gouvernance et acteurs locaux à l'épreuve de la globalisation et de la territorialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'ouverture Assemblée des départements de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques temporelles au chrono-urbanisme, Les rendez-vous de la Fabrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de la Fabrique métropolitaine, Grenoble Alpes métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue Art et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Esthétisation de l'espace public et tournant culturel des questions métropolitaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Equation du bonheur et bonheur en équation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Alpes métropole, Nov 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et territoires, évolutions sociétales induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition, Mission « territoire numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assemblée des Départements de France, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque e-cité Europe " La Cité en devenir se fera-t-elle sans les artistes ? ", Réseau Apollonia, Conseil de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires et les organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Pacte, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espaces et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème université francophone de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de prévention et d'éducation pour la santé, Jul 2012, Besançon France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de projet et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement de la démarche Montagne 2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône Alpes, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La densification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PDU, SMTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche prospective Montagne 2040 Région Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté augmentée dans la ville hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Augmenter l'espace public, situations hybrides et éditorialisation de données", Ecole Nationale Supérieure d'Architecture de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste et les territoires : métamorphoses et enchantement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème rencontres euro-méditerranéenens de Volubilis, réseau européen pour l’environnement et les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volubilis, Avignon, Nov 2012, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville adaptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque partage, Cité de la réussite, La Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la réussite, Oct 2012, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville intelligente et co-produite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes rencontres de l’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espace et usages. Vers une architecture temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques urbaines et morphogenèse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAD; EHESS, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des mobilités à un urbanisme des temps et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PDU « Temps de la ville »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de déplacements urbains; SMTC; Agence d’urbanisme de la région grenobloise, Jan 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jour et la nuit en fin de semaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dimanche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab'Urba; Ladyss; IUP-UPEC, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptable City. Inserting the urban rhythms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oslo, Suède. pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté augmentée dans la ville hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Augmenter l'espace public, situations hybrides et éditorialisation de données »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Nantes, Jan 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires et les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone des villes-Santé de l'OMS et des Villes et Villages en Santé, "Les temps de la ville, les temps de la vie. Des espaces de vie pour les générations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Chaux-de-Fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epaissir le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Charlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre géo-chorégraphique. Soirées en Acte(s), Compagnie Acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Image de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, Nov 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires et les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les temps de la ville, les temps de la vie. Des espaces de vie pour les générations », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence francophone des villes-Santé de l'OMS et des Villes et Villages en Santé, Feb 2012, chaux-de-fonds, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville intelligente, durable et coproduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville créative et citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Image de ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, Nov 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maldiney le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maldiney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et villes numériques, 9èmes rencontres franco-suisse des urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association franco-suisse des urbanistes, Jul 2012, Thonon-les-Bains, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epaissir le présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre géo-chorégraphique, Soirées en Acte(s), </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cie Acte, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ville de La Rochelle, Oct 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01310115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la nuit en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu mandat Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits événementielles aux nuits ordinaires. Entre liberté et insécurité, quelles politiques publiques de la nuit pour les métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville malléable : une structure urbaine adaptée aux nouvelles temporalités des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europan Forum of Cities and Juries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oslo, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les temps et les mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Fourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter les temps et les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen dans la ville intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecom Valley, Communauté urbaine Nice-Côte-d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, territoires et démocratie, les pistes de l'hyper-territorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Filles et garçons, ensemble pour plus d'égalité", Région Provence-Alpes, GRAIF, Hôtel de Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances nocturnes des villes : Premières relectures en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les temps de l'éducation", Journées de l'éducation partagée Académie de Versailles, CRDP, Préfecture des Hauts-de-Seine, Association IJ92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux protocoles et outils d'observation et d'analyse des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Fabrik. Les territoires à l'épreuve de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrono-urbanisme : la clé d'une ville augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteen International Seminar on Urban Form, Urban morphology and the Post-carbon City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et piste méthodologiques pour aborder l’aménagement du territoire post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Vivre en montagne en 2050 », </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation FACIM, Dec 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01316218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes, territoires et démocratie, Les pistes de l'hyper-territorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Filles et garçons, ensemble vers plus d'égalité ", Région Provence-Alpes Côte d'Azur, GREIF, Hôtel de Région,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et territoires hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier-concept "Imaginaires de la ville hybride", Chaire Modélisation des imaginaires, innovation et création, Telecom ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire imaginaire, Institut Telecom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la ville en continu à un chrono-urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences, Formes et structures de la ville contemporaine, Institut de Géographie de l'Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de la montagne en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vivre en montagne en 2050", Facim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malleable city: an urban structure geared to the new timeframes of uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPAN 11 Forum of Cities and Juries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals and organizations facing the night. From new practices to a new urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RGS-IBG Annual Meeting Session : "Emerging from the dark": explorations into the experiences of the night", Social and Cultural Geography Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme(s) et métropoles. Les pistes de l'hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RUL, tourisme métropolitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Saint Romain en Gal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interrégionalité et réseaux de transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité national français de géographie (CNFG). Commission nationale de géographie des transports; Théoriser et modéliser pour aménager (THEMA) UMR 6049 [Besançon], Sep 2005, Besançon, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux inégalités par une prospective de l'action. Contribution à une fabrique du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collège régional de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil régional de Lille, Dec 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances nocturnes des villes. Premières relectures en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Ambiances architecturales et urbaines, CRESSON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. http://www.cresson.archi.fr/elements/FAIREamb8/amb8S2-GWIAZDZINSKI.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville éphémère, festive et événementielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque tourisme urbain, patrimoine et qualité urbaine en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Rennes, France. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques Les temporelles, Association Tempo territorial, Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et dialogue sociétal, L'état des lieux du Dialogue Social Local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RDSL (Réalités du Dialogue Social Local), La Mutualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fête et horaires nocturnes, Adrénaline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et innovation en périphérie, Les nouveaux territoires des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les périphéries urbaines entre normes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit urbaine dernière frontière du développement culturel. Des nuits blanches à l'émergence de districts nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « le développement culturel : un avenir pour les territoires ? » Université Paul Valéry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville comment ça marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets culturels dans l'espace public, La Sorbonne, Paris, Hors Les Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de transport urbain en Algérie et développement durable : de l'expérience de la déréglementation à la nécessité d'une (re) réglementation,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boubakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Services, innovation et développement durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils d'observation des pratiques de mobilités : l‘apport des GPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cluster 12 Région Rhône-Alpes, Programme 3, Mobilité, territorialité, marginalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque, Ville de Chambery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de maîtrise des temporalités urbaines. De la ville en 24/7 à un nouvel urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Observatoire de la ville et du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires éclatés, territoires augmentés. L'avenir des temps et des lieux de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopiades, ARENE, Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crédit coopératif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-enchanter les nuits de nos villes. Les nouvelles frontières de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Yeux dans la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles mobilités et nouveaux services dans la ville des 24 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international « Commerce et mobilités »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport et développement durable en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boubakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, L'Etat malgré tout ? Acteurs publics et développement, Journées du Développement de l'Association Tiers-Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et mobilités durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les utopies nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'IRTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville en 24/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Café géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrer dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison familiale rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge des périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Table Ronde Rhin-Sud, Les territoires de la cohésion sociale, APR, CRESAT, RECITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la question du vieillissement sur une base territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de l'UNA, La responsabilité territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude vieillissement à l'horizon 2025, Conseil régional Nord Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Pas-de-Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une urbanistique des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SDRIF, Conseil régional d'Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles temporalités et nouvelles mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dialogue social au dialogue sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Association Tedis, Mutualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps insaisissable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00556461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité des hommes et des femmes dans la mobilité et les transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Charte européenne pour l'égalité des femmes et des hommes dans la vie locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville, de 7 à 77 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International, Think tank européen pour la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et espace public dans les périphéries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été DIACT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur le développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière : un nouvel enjeu pour les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du SIPPEREC, Eclairage public : qualité, développement durable, maîtrise de l'énergie et des coûts, quel rôle pour l'intercommunalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque transfrontalier, le Temps insaisissable, Université Marc Bloch, Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les nuits de nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l'expérience des correspondants de nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egalité hommes & femmes et conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « La conciliacion de la vida familiar y laboral : avances y propuestas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dernière frontière de la ville : comment appréhender la nuit dans les quartiers de nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and sustenable Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Mobility Issues, European Project Equal, Insertpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night time mobility services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ville 24h/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Villes Educatrices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières physiques, frontières mentales, vers un schéma d'apparition des barrières dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th World Congress of the IFHP in Geneva, Switzerland, Urbanité, frontières et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on mobility Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaître sa ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut municipal d'Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges peuvent devenir des cœurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Nanterre, 2 mars 2006 à saisir Forum mondial des autorités locales de périphérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public transport policies in “NOCTURNES”. Nighttime mobility services and transportation systems in Europe and on other continents,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference, AET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager pour fabriquer du bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la prospective territoriale en Europe, Où vont les villes ? DATAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles représentations des temps sociaux et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRETS PFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time in the organisation of the city and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time, citizenship and City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ville et mémoire du voyage. 2e Rencontres villes, voyages, voyageurs, Villeurbanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre national de création des arts de la rue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Interrégionalité et réseaux de transport », Commission de Géographie des Transports Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notte è mobile : tempi e scelte per una politica dei servizi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rimini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement urbain durable, gestion des ressources et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes et des nuits. Colloque « un métier de la nuit au cœur de la ville : les Correspondants de Nuit ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Français pour la Sécurité Urbaine et le Réseau, Rennes, 21 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sexuée de la ville.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale CCRE « Une ville européenne pour l'égalité », Bruxelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable : quelles réponses nouvelles en terme de mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum / Débat des citoyens, Bourg-en-Bresse, 18 novembre 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce, victime ou moteur de la ville en 24/7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et développement durable, Commission « Géographie des activités commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes et les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Charte Européenne sur le Rôle des Femmes dans la vie locale, Conseil des Communes et Régions d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Bilbao, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des dynamiques de développement à partir des questions temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Pratiques sociales territoriales innovantes et alternatives en milieu urbain et rural », Observatoire International de Prospective Régionale, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transport à la mobilité, vers un service public de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national « Se déplacer facilement pour faire la ville ensemble ».</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GART, Association Ville et Banlieue, Délégation Interministérielle à la Ville, 26 janvier 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La notte è mobile : tempi e scelte per una politica dei servizi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rimini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La notte è mobile : tempi e scelte per una politica dei servizi »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Rimini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps et images de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the BEYOND MEDIA festival, International festival of architecture and media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux temps, nouvelles mobilités : de la représentation aux projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Association Transports et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, La Chaux-de-Fonds, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils participatifs de représentation dynamique pour la mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abder Koukam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Congrès International « Mobilité durable : aménagements, infrastructures, équipements et services », ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Issy-les-Moulineau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres écologiques d'été « la ville rêvée des écologistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Borzée, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aboutir à de nouveaux rythmes de vie et à plus d'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Nouveaux Monde, Charleroi (Belgique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler les temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Module 3 de l'Ecole des Temps « S'approprier les méthodes et les outils clés pour élaborer un projet partagé », 12 mai 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités nocturnes – Comment circuler dans la ville la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres, Association des Villes et Régions de la Grande Europe pour la Culture. Quels visages pour la nuit urbaine la nuit et sa gestion par les pouvoirs publics. La rencontre de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité durable et réalité augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Mobilité durable : aménagements, infrastructures, équipements et services ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, France, 27 janvier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Charte Européenne sur le Rôle des Femmes dans la vie locale. Conseil des Communes et Régions d'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chypre, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la mobilité à l'échelle d'un territoire : l'exemple de la MTM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation éco-conseiller, Institut Européen pour le Conseil en Environnement, Strasbourg, 22 mars 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles passerelles entre urbanistes et artistes. Session &amp;quot;praticiens urbains alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compagnie Off, Tours, 3 - 4 juin 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage spatial et temporel d'un espace industriel et de son environnement proche dans le cadre d'un PDE : le site industriel PSA Peugeot Citroën de Sochaux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Mobilité durable : aménagements, infrastructures, équipements et services », ATEC-ITS France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Issy-les-Moulineau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche spatio-temporelle des systèmes urbains : pratiques, concepts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale, Projet SURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va-t-on vers une ville 24h/24 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « quels visages pour la nuit urbaine ? La nuit et sa gestion par les pouvoirs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espace, temps, mobilités. Propositions de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodologies de représentations : Temps des territoires /Temps des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, May 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières représentations cartographiques de l’espace et du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire conclusif du groupe de prospective Temps et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, May 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la ville en continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société 24h/24 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Feb 2003, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une politique de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire une politique de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Oct 2000, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les interactions entre l’entreprise, le temps et le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, territoires et entreprises : mutations et enjeux </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison du temps et de la mobilité de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e rencontre nationale des agences d'urbanisme : Espaces, temps, modes de vie, Nouvelles cohérences urbaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nantes, France. pp. 246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la ville, les temps dans la ville : la question « quand la ville est-elle accessible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e rencontre nationale des agences d'urbanisme : Espaces, temps, modes de vie, Nouvelles cohérences urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nantes, France. pp. 22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps a rendez-vous avec l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e rencontre nationale des agences d'urbanisme : Espaces, temps, modes de vie, Nouvelles cohérences urbaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Nantes, France. pp. 250-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (182)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernocter. A Short Journey through the Aesthetics and Imaginaries of the Night Ethnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (n°1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la (les) nuit (s) de tous les jours Petite plongée dans quelques quotidiens nocturnes de la France contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (112)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berdoulay, Olivier Soubeyran, 2020, L’aménagement face à la menace climatique. Le défi de l’adaptation, Grenoble, UGA Éditions, 242 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information en continu : l’impératif du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGN Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°107, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and Qualifying Neighborhood Walkability for Older Adults: Construction and Initial Testing of a Multivariate Spatial Accessibility Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkiria Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibauld Moulaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vuillerme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1808. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit d’après. Lecture critique du couvre-feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°82, pp.28 - 33. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.082.0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies en actes. Du rond-point à la scène jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontracter la ville. Imaginons ensemble un urbanisme des rythmes et de nouvelles chorégraphies territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur_mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche chronotopique des mondes en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°48 (60), pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rond-point des gilets jaunes. L’improbable atelier d’un design du peu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Arts, Médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies en actes. Du rond-point à la scène jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Floris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Géographies de la colère, 114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit d'après. Lecture critique du couvre-feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du rond-point lieu improbable d'une politisation autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Floris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCUMENTI GEOGRAFICI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19246/DOCUGEO2281-7549/202002_01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night Matters—Why the Interdisciplinary Field of “Night Studies” Is Needed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher C.M. Kyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara B Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roger Ekirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Eldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Jechow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/j3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique d’espace public et émergence de l’individu métropolitain, la transformation du quai de Rabat (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz El Maoula El Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il est temps. Petit plaidoyer pour une approche spatio-temporelle et rythmiques des villes et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les rythmes de la ville, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines à l’épreuve du Covid-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines à l'épreuve du Covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la nuit raconte au jour. Vers une approche nuitale des mondes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies en actes. Du rond-point à la scène jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la nuit raconte au jour. Vers une approche nuitale des mondes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, 14 p. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre fabrique d'espace public et émergence de l'individu métropolitain, la transformation du quai de Rabat (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Moussalih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Iraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Villes méditerranéennes : regards sur les espaces ouverts métropolitains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures de la nuit : quels enjeux et quels défis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Saez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.053.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gilets Jaunes roundabout: A symbol, medium, and public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°74, pp.7-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03142501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre la nuit. La promesse d’une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.63. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.053.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie de la co-présence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhongbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouveau territoire des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.053.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rond-point, totem, media et place publique d'une France en jaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01994163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse des parcours géographiques apprenants en pédagogie et dans la fabrique de la ville : entre innovation partagée et néo-situationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et société </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Promenade(s) et société en mouvement, 6 (2), pp.198-233. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066698ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme comme expérience sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bule Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geografie della notte. The night and the challenge to geography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1(2)), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Location-Based Social Media Data to Observe Check-In Behavior and Gender Difference: Bringing Weibo Data into Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rizwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (5), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi7050196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires apprenants, la pédagogie à l’épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'expérience du territoire. Apprendre dans une société durable, 191, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2018.4619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse vidéo au service du wayfinding dans les environnements complexes : une première approche de la désorientation dans les grandes gares contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Boumoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-situationnisme : vers un nouvel « art des territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets des études urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01989932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nights and mountains. Preliminary explorations of a double frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes de vie (s), rythmes de ville (s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The many facets of the urban night time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities and Lighting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies of the night. From geographical object to Night Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.9-22. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers d'innovation territoriale Protocoles et dispositifs géographiques de désorientation et de réassurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les métiers de l'urbain sous tension, 24, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies de la nuit. La nuit à l'épreuve de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Maggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1(2)), pp.3-8. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13128/bsgi.v1i2.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02546760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notte urbana, una nuova frontiera per la ricerca geografica in Italia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.437-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02010630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 682, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilità spaziale potenziale alle opportunità urbane. Un’analisi comparata tra la città metropolitana di Milano e la metropoli di Lione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivio di Studi Urbani e Regionali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.73-91. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/ASUR2017-119005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit ne disparaîtra pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémisphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XII, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit debout, Première approche du régime de visualité d’une scène nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginations - Revue d’études interculturelles de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La visualité des scènes : Cultures urbaines et formes visuelles des paysages scéniques / The Visuality of Scenes: Urban Cultures and Visual Scenescapes, 7 (2), </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17742/IMAGE.VOS.7-2.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge des ténèbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni M Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est un laboratoire pour la fabrique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société et les territoires à l'épreuve de l'hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du cube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Socialgoodweek #faire société, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Grand Paris créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.40-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits de Shanghaï. Première approche spatio-temporelle à partir des réseaux numériques sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite fabrique géo-artistique des espaces publics et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.048.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles utopies du faire et du commun dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Imaginaires urbains, utopies et modèles : inventer le 21ème siècle ?, 19, pp.123-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les géo-artistes : nouvelles dynamiques pour la fabrique urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Pignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.29-31. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.048.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville à l'épreuve des places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France, cette vieille nation qui a renoncé à l’hospitalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una primera cronografía de la vida cotidiana del adulto mayor en los Alpes. Nuevas herramientas para favorecer la adaptación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Márgenes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (19), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au vieillissement : le rôle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le chômage, terreau du vote Front national ?, 723, pp.17-19. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popav.723.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des politiques publiques de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Voyages au bout de la nuit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Bewahrung und Eroberung der nächtlichen Stadt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum raumentwicklung </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, « Raumentwicklung und Nacht – die 24-Stunden-Gesellschaft », 153-20, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tramways nommés désirs. Entre design et urbanisme fictionnel des réseaux de transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urban Night: a Space Time for Innovation and Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Urban night</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes et des outils au service d'une nouvelle intelligence des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Représenter des populations et des territoires en mouvement, 1/2 (28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Habiter (la nuit) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Straw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche enjeu de santé publique et de qualité de vie. Importance d'une analyse spatialisée de la &amp;quot;marchabilité&amp;quot;. Le cas de l'agglomération grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ramzi Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Nature en question. Varia, 90 (3), pp.203-216. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire l'urbanité dans la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 193, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le fragile et l’incertain en vue d’une société vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontière et espace de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exister la nuit, Petit éloge des corps à corps urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue du Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-situationnisme artistique dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stradda : Hors les murs </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Du possible disponible. Quand l'art déplace les lignes., 34, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le jour colonise la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sustainable metropolis: when night enlightens day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du suivi GPS des individus à une approche chronotopique. Premiers apports d'expérimentations et de recherches territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Représenter des populations et des territoires en mouvement, 28, pp.77-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Changer de rythme, 12, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1412.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme des temps. Premières chorégraphies de la métropole hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43, pp.3-8. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.043.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole adaptable : vers un urbanisme temporaire et temporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insécurités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux nouveaux régimes temporels métropolitains, les pistes du chrono-urbanisme pour une ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (16), pp.179-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The malleable, adaptable metropoles: towards a temporary
+and temporal urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STREAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Inhabiting The Anthropocène, 3, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole durable : quand la nuit éclaire le jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00956484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel temps est-il ? Eloge du chrono-urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vues sur la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un espace public nocturne. Conflits et innovations dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, printemps 2013 (206), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00976366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périphérique central d'un Paris XXL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif Grand Paris magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des usages publics nocturnes à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kertudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 206, pp.6-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge de la chronotopie. Pour un urbanisme temporel et temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collage : revue de la Fédération Suisse des Urbanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2/13, pp-7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropole intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et territoires : les pistes de l'hyperchronie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocturnes métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les artistes et la ville cahier n°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, En corps urbains, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue-I </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.12 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la métropole par ses nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de la citoyenneté augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville par intermittence : des temps de la fête à un urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (13), pp.318-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Citade por intermitência: dos tempos da festa a um urbanismo dos tempos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, A cidade e a festa, 8 (13), pp.317-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut élire des maires dans les quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01771671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foules, nombres, multitudes : qu'est-ce qu'agir ensemble ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Arnaud.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etats généraux des nuits parisiennes. Entretien avec Luc Gwiazdzinski, géographe et chercheur au CNRS Les nuits franciliennes dans la lumière de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue trimestrielle du conseil régional d'Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenter le métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.la-croix.com/Archives/2010-01-08/Tenter-le-metissage-_NP_-2010-01-08-361639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toujours plus mobile, assurer les continuités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le village nouvelle frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en tourisme des nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier espaces 103</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nuit urbaine et tourisme, pp.44-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la clé des temps. Vers la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronotopies - L'événementiel et l'éphémère dans la ville des 24 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.345-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle approche de la ressource temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit d'avant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Numéro sur le Temps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clé des temps. De la gestion quotidienne à un nouvel urbanisme des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel territoire appartenons-nous ? Une pratique de l’espace discontinue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits mouvantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue S&amp;RO, Dutch magazine on Urban Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00551100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transporter la ville au bout de la route et de la nuit. Pour des villes accessibles et hospitalières de jour comme de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Infrastructures et Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01742124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits urbaines, la possibilité d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits urbaines : la possibilité d'une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 352, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01769496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°5, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge des bords de route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autre voie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notturni urbani in Provincia di Rimini, Tempi del territorio, mobilità urbana e orari di lavoro nella Provincia di Rimini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del mobility manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n. 6, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Piano degli spostamenti per il sito industriale della PSA Peugeot Citroën di Sochaux. Un approccio spazio-temporale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Zedda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Trasporti &amp; Territorio (T&amp;T)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Duthion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville &amp; transports : le magazine professionnel du transport européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville &amp; transports : le magazine professionnel du transport européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution des cartes dans la ville malléable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007-3, pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachten in beweging. Nieuwe wegen voor het nachtelijk transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue S&amp;RO, Dutch magazine on Urban Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'autre voie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°3, février 2007, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les joyaux de la petite reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notturni urbani in Provincia di Rimini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni del mobility manager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités douces : &amp;quot;de Strasbourg à la Maison Blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autre voie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser et repenser les paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Schramm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marges peuvent devenir des coeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°467, avril 2006, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville version nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GREP n°189, Paris, mars 2006, pp. 41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir à domicile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GREP n°190, Paris, juin 2006, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes version nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 352, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lyazid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 190, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vive le vélo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marzloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ville 24h/24.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°156, janvier 2005, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager le temps pour ménager l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue OHM, Ecole des Beaux Arts de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp. 43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la ville 24heures/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città della notte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Urbanistica, Politecnico di Milano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut que la nuit devienne un espace d'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre tour de France de la petite reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien à domicile des personnes âgées, vers une plate-forme de services à l'échelle intercommunale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Population et Avenir, Vieillissement et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 674 bis, septembre 2005, p. 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queste riflessioni scaturiscono a diversi lavori di ricerca realizzati dalla Maison du Temps et de la Mobilité di Belfort-Montbéliard, che orienta le proprie richerche sulle mobilita, le frontiere, i tempi della citta e, piu particolarmente, sulla notte urbana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPITOLIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, Citta di notte, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux temps et nouvelles mobilités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tempos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 01, pp. 48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite géographie des temps sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.14-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est beau Rome, la nuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338, pp. 29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner la nuit urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Nuit, n° 32, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ville 24/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps des hommes et temps des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue découverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : nouveau territoire des politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Passant Ordinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°49, janvier 2004, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerner la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La città della notte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Urbanistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressioni notturne : ritratto sensibile di città europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Capitolium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°4, settembre 2004, pp. 29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une ville en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement, revue interdisciplinaire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles perspectives d'actions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 283, pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°5, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'empire du nycthémère : aménager la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la ville et le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser les rythmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie &amp; Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n°359, p. 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps et l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Rythmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit un nouveau territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours, Passages, Escale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Janvier 2002, pp. 24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'espace, panser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 420, pp. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaux du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°320, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec la dialectique centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeuropéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, dernière frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°87, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences urbaines : repenser la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires ont rendez-vous avec le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, n°239, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg : réinventer la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République divisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes et des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.134-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg, capitale de la technologie sécuritaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01773099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un nouveau dialogue entreprise-territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion au cœur de la nuit urbaine, dernière frontière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisons d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°8, automne 2000, pp. 109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maires de quartiers élus au suffrage universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le courrier des maires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dernière frontière Night - The last frontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 87, pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'ombre. Penser la ville, penser la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aghina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 133, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'ombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aghina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement et Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Utopies pour le territoire, 33, pp.105-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg. Retour sur les violences de la nuit du réveillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences sociales de la France de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville enjeu pour la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences urbaines et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n°1209, pp.101-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et la planification territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Salvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADIRA : du diagnostic au montage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°201, Aménagement du territoire européen : mythe ou réalité ?, pp. 12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondialisation de l'économie et développement des territoires : Relecture d'un paradoxe apparent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, n° 179, pp. 14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec les nuits et les discontinuités en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gagnol; Jérome Lageiste; François Moullé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser avec les discontinuités en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le Vivant -Apprendre du Vivant : L'école hors-les-murs !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Rieutort, Philippe Bohelay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changer de cap ! Transformer l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions IADT, p 89-95, 2022, 978-2-490484-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposing the Nights of the Pandemic and Night-Time Avenues of Under-Tourism in French Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valeria Pecorelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Overtourism to Undertourism. Sustainable scenarios in post-pandemic times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unicopli, pp. 99-113, 2022, 9788840021560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04120931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique urbaine à l'épreuve du temps et du temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin; Michel Casteights; Joël Idt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique urbaine face aux mutations sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Aube, pp.211-233, 2022, 978-2-8159-4878-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bernié-Boissard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire familier d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.175-177, 2022, 979-10-7006-141-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter l'éphémère Ou l'architecture au risque des fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reunion Des Musées Nationaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Palais éphémère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.151-155, 2022, Rmn Architecture Expositions, 978-2-7118-7936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Territoires apprenants. Un concept à l'épreuve du terrain et une aventure pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Florent Cholat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'épreuve du réel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-247, 2021, 979-10-91336-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art des situations Petit précis de déplacements à l'usage des pédagogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau des Maisons de l'architecture. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-115, 2021, 9-782493-448002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un nouvel art de vivre ensemble. Habiter les rythmes du (dé) confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Allemand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egogéographies par temps de (dé)confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serendip Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-119, 2021, 978-2-9570-2702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes urbains. Face à la saturation des espaces, des temps et des imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavillon de l'Arsenal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté d'une ville. Controverses esthétiques et transition écologique à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wildproject Editions, 2021, 978-2-381140-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire école en Commun(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gentils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école sans école : Ce que le confinement nous dit de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires apprenants et fabrique de situations. Pistes et enjeux pour la formation et la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Florent Cholat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'approche du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-61, 2021, 979-10-91336-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le pari du territoire apprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires apprenants. Un processus d'apprentissage émergent à l'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-18, 2021, 979-10-91336-16-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03119479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve des saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Guillaume Drevon; Luc Gwiazdzinski; Vincent Kaufmann; Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-22, 2020, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduzione, Vivere la Montagna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Matteo Colleoni; Florent Cholat; Luca Daconto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivere la montagna. Abitanti, attività e strategie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-22, 2020, Sociologia del territorio, 9788835106746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Aquitain et fier de l’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coutelle P.; Dupeyron A.; Gwiazdzinski L.; Monferier E.; Panier Des Touches O.; Peyrou J.; Sindeu S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'ici ça ne parait pas si loin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bec en l'air</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-9, 2020, 978-2-36744-141-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines au risque de la saturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Guilaume Drevon; Vincent Kaufmann; Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individus, collectifs,organisations, et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-147, 2020, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite lecture rythmique de l'archipel du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02550759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre à la ville et à la montagne. Première approche d'un « habiter intermittent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Matteo Colleoni; Florent Cholat; Luca Daconto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivere la Montagna. Abitanti, attività e strategie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-58, 2020, Sociologia del territorio, 88-351-0674-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design Times and Mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ole B. Jensen; Claus Lassen; Vincent Kaufmann; Malene Freudendal-Pedersen; Ida Sofie Gøtzsche Lange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Urban Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2020, 9781138482197. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781351058759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les saturations, états limites et marges de manoeuvre entre aliénations et émancipations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pattaroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli; Guillaume Drevon; Luc Gwiazdzinski; Vincent Kaufmann; Luca Pattaroni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Individu, collectifs, organisations et territoires à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-248, 2020, 979-10-91336-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02455374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les montagnes d’aujourd’hui et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Daconto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivere la Montagna. Abitanti, attività e strategie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190-200, 2020, 9788835106746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes. De l’adaptation à la métamorphose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tuppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cholat Florent; Luc Gwiazdzinski; Céline Tritz; John Tuppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme(s) et adaptation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-368, 2019, 979-10-91336-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme(s) en mouvement(s) entre adaptation, résilience et changement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tuppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cholat Florent; Luc Gwiazdzinski; Céline Tritz; John Tuppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme(s) et adaptation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-91336-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02064504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournant temporel et rythmique de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Drevon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proposition pour une rythmologie de la mobilité et des sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphill - Presses universitaires suisses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2019, 978-2-88930-236-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des cohabitations soutenables. Première analyse des comportements des habitants d'une station touristique chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Bu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhongbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc; Cholat Florent; Tritz Céline; John Tuppen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et adaptations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-91336-12-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles à l’épreuve de la saturation. Pour une politique des rythmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jancinto Lageira; Gaetanne Lamarche-Vadel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations créatives et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-123, 2018, Art, esthétique, philosophie, 978-88-6976-164-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit un bien commun à l'épreuve de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zorica Matic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les idées lumière; UNESCO, pp.73-79, 2018, 978-2-9564389-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localiser les in-finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encore Heureux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux infinis. Construire des bâtiments ou des lieux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B42</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-53, 2018, 978-2-490077-01-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811213v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronies et agencements synergiques urbains temporaires. Première approche des formes et figures émergentes d’un métabolisme collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto d'Arienzo; Chris Younes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies urbaines. Pour un métabolisme collectif des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metis Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-121, 2018, 978-2-94-0563-35-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nuit en questions à la nuit en chantiers : l'émergence d'une scène nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Espinasse; Luc Gwiazdzinski; Edith Heurgon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.9-16, 2017, 978-2-7056-9464-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les dynamiques urbaines à partir des données issues des réseaux sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.160-175, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme bien commun de l’humanité : vers un urbanisme des liens et des médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des concepteurs lumière et éclairagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception lumière. Appréhender le contexte, les enjeux et les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.36-41, 2017, 978-2-281-14088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations citoyennes et artistiques de l’espace public. Les nouveaux arts de faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des arts de la rue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour la création artistique dans l’espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.47-51, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les barrières aux déplacements à partir de la vidéo géo-référencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-158, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, économie de la connaissance et chrono-urbanisme : Une première approche au service du développement durable dans la métropole de Shanghai la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbo Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanggen Wan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divya Leducq, Helga-Jane Scarwell, Patrizia Ingallina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles de la ville durable en Asie : Utopies, circulation des pratiques, gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter lang, pp.389-402, 2017, 978-2-8076-0426-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01764414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temps et les rythmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.148-160, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles explorations urbaines. Entre protocoles géographiques et néo-situationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Caritoux; Florent Villard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles psychogéographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimésis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-197, 2017, 978-88-6976-028-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'isolement. Une approche chronotopique de la vie quotidienne des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cholat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Colleoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-121, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de L'improvisation dans Les mondes en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.175-181, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01710516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obligation chronotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-199, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles lectures et écritures des mondes en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski; Guillaume Drevon; Olivier Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronotopies. Lecture et écriture des mondes en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-24, 2017, 979-10-91336-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuits urbaines : des territoires d'innovation et de transformation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luis Klein; Annie Camus; Christian Jetté; Christine Champagne; Matthieu Roy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation sociale par l'innovation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.121-127, 2016, 978-2-7605-4387-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps source d’innovation pour la ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juan-Luis Klein; Bernard Pecqueur; Kirsten Koop; Sid Ahmed Soussi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation socio-territoriale à l'épreuve du global : un défi pour les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.25-33, 2016, 978-2-7605-4442-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit urbaine, marge temporelle sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Woessner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-184, 2016, 978-2-35030-381-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01399549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géochorégraphie : marcher et danser avec Henri Maldiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès; Olivier Frérot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'épreuve d'exister avec Henry Maldiney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-321, 2016, 978-2-7056-9193-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations citoyennes dans l'espace public. Les nouveaux arts du faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération nationale des arts de la rue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifeste pour la création artistique dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.47-51, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie à l’épreuve de l’exister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Younès; Olivier Frérot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'épreuve d'exister avec Henry Maldiney</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-294, 2016, 978-2-7056-9193-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retenir la nuit de dimanche à lundi. Eloge de la double peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lemarchand; Sandra Mallet; Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête du dimanche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Infolio, pp.37-58, 2016, 978-2-88474-760-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hybridation au risque de l’inconfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2016, 979-10-91336-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hybridation territoriale à la créolisation des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Gwiazdzinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hybridation des mondes. Territoires et organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-334, 2016, l'innovation autrement, 979-10-91336-07-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une réforme imposée à un nouveau contrat territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Sébastien Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial. La réforme des Régions en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.79-82, 2015, 9782200614232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design territorial nouvelle frontière de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La 27ème région ; Pauline Scherer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers ouverts au public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.470-482, 2015, Collection Design des politiques publiques, 978-2-11-009932-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la République avec les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Sébastien Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territorial. La réforme des Régions en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2015, 9782200614232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de situations, d ‘expériences et d’événements. Nouveaux protocoles, agencements, scènes, territoires, rythmes et rites pour l’action collective dans un monde incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Conjard; Serge Gros; Luc Gwiazdzinski; Fabienne Martin-Juchat; Thierry Ménissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elya Editions, pp.81-115, 2015, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux frontières de la géographie avec Etienne Juillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Juillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Var et les Maures entre histoire et géographie. Recueil d'articles 1957-2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Mémoires à lire, Territoire A L’Ecoute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-33, 2015, 978-2-912433-17-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technopole à l’épreuve du dialogue science société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, 2015, Collection POPSU, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre la technopole en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Novarina; Natacha Seigneuret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la technopole à la métropole ? L’exemple de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Moniteur, pp.79-109, 2015, 978-2-281-11894-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espérance géo-artistique à un nouveau design métropolitain. Hybridation des pratiques et esthétisation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge DUFOULON &amp; Jacques LOLIVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques des espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-183, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer la nuit à l’agenda politique des futurs élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse nocturne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre Blanc de la nuit, Toulouse, premiers actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse nocturne, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités urbaines contemporaines. De la polychronie au chrono-urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiques urbaines contemporaines : réflexions autour des travaux d'Yves Chalas ; rythmanalyse ; temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.63-67, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’expérience géo-artistique à un nouveau design métropolitain. Hybridation des pratiques et esthétisation des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">serge Dufoulon; Jacques Lolive. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétiques des espaces publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-183, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CoLaboratorio's Managing Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night Manifesto. Seeking Citizenshup 24h.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CoLaboratorio's Managing Group, pp.53-70, 2014, Night Manifesto. Seeking Citizenshup 24h</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge de la ruse dans les espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaëe Degros; Michiel De Cleene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruxelles à la (re)conquête de ses espaces. L'espace public dans les contrats de quartiers durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Région Bruxelles Capitale, pp.116-119, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleading for the right to the city's night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night manifesto. Seeking Citizenship 24h</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invisiveis Produçoes, pp.204-219, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris augmenté. Le tourisme nocturne moteur et laboratoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAVARI-BARBAS M. et FAGNONI E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolisation et tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.289-299, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le cercle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BESNIER E.; DIETERLE M. P.; PETER J. L.; MAILLARD J. L.; SINDEU S.; LOUAPRE T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périphérique terre promise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions H'Artpon, pp.6-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre les territoires jetables. Première approche critique des systèmes d'identification des territoires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruedi Baur, Sébastien Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don't brand my public space. On the Symbolic Poverty of the Representational Systems of Territorial Collectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Muller Püblishers, pp.269-285, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris augmenté. Le tourisme nocturne moteur et laboratoire métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Gravari-Brabas &amp; Edith Fagnoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolisation et tourisme. Comment le tourisme redessine Paris ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.289-301, 2013, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypothèse de réversibilité à la ville malléable et augmentée. Vers un néo-situationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scherrer Franck, Vanier Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, territoires, réversibilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.205-219, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teenagers in the Contemporary City: Hypermodern Times, Spaces and Practices // Temps, espaces et pratiques des adolescents Les pistes de l'hypermodernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Henckel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space-Time Design of the Public City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.61-75, 2013, Urban and landscape Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-saisonnalité métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guez A., Subremon H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saisons des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donner-Lieu, pp.131-147, 2013, Donner-lieu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-chorégraphies. Les nouvelles danses de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Weissbrodt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A.Type, Genève, pp.49-54, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Against Disponible Territories : A Preliminary Critical Approach to Systems of Territorial Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Baur; S. Thiéry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Don't brand my public space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Muller Püblishers, Zürich, pp.269-285, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-chorégraphies. Les nouvelles danses de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Saire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A.Type, pp.49-54, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de la montagne en 2050. Enjeux et pistes méthodologiques pour aborder l'aménagement de la montagne post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FACIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre en montagne en 2050</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACIM, pp.15-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse des mobilités à un urbanisme des temps et des mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CERTU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité urbaine en France : les années 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTU, pp.66-67, 2012, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00698995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible manifeste. Eloge de l'errance et de la désorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou Metz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRE. Variations labyrinthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou Metz, pp.52-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement des temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entretiens par Marc Armengaud et Carine Merlino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville créatrice de ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.54-57, 2011, mook</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00699037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances nocturnes des villes. Premières relectures en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Augoyard J-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire une ambiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A la Croisée, pp.145-152, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloge de l'errance et de la désorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guenin H., Desanges G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations labyrinthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pompidou, pp.52-56, 2011, 978-2-35983-014-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris à la conquête de sa nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nouvel Observateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paris La Night, Les 400 lieux branchés de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouvel Observateur, pp.7-10, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires fluides. La ville malléable, ludique et créative, figure ouverte de l’urbanité contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Cailly; Martin Vanie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.332-336, 2010, Collection U, 978-2-200-25579-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville malléable, ludique et créative, figure ouverte de l’urbanité contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scherrer Franck, Vanier Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.332 - 336, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville joue avec ses nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yann Kersalé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.32-35, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps des villes au temps des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser son travail et gérer son temps sur les fermes - Ouvrage collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterAFOCG,, pp.11-15, 2007, Guide pour l'accompagnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lampadaires s'allument avant les étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un courant de plaisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions textuel, pp.55-57, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel des mobilités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Flore Mattei; Denise Pumain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines n°5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos, pp.87-96, 2007, Données urbaines 5, 978-2-7178-5409-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verso citta malleabili. La citta europea e il tempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGGIO EMILIA, Scenari di qualita urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SKIRA, pp.244-247, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00553788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville européenne et le temps contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scenari di qualità urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira, pp.251, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villes malléables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futur 2.0 : comprendre les 20 prochaines années</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FYP, pp.53-57, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et mémoire du voyage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-34, 2007, Carnet de ville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traversées nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'Entretemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission repérage. Un élu, un artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Entretemps, pp.241-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville toujours recommencée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, la clé des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, pp.57-67, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00550871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de traverses. La ville dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions l'Entretemps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission repérage. Un élu, un artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Entretemps, pp.235-244, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un temps particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser les temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.109-133, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00256681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Economie de la nuit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in ESPINASSE C., GWIAZDZINSKI L., HEURGON E. (Dir.), La nuit en questions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp. 256-278, 2005, Monde en cours -Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps des villes, entre accélération et ralentissement, à la recherche du bon tempo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter la ville : attention chantier.</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRELLIER I., ROHNER-HEGE P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Olivetan, pp.27-34, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension du domaine du jour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In ESPINASSE C., GWIAZDZINSKI L., HEURGON E. (Dir.), La nuit en questions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, 320 p., 2005, Monde encours -Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le mouvement plutôt que l'aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Mouvement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visibles manifestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du mouvement, pp.177-187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la ville, panser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.11-16, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques balises pour une cité à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville 24h/24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'aube 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01704168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace, représenter le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle aire du temps. - Réflexions et expériences de politiques temporelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.63-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison du temps et de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle aire du temps. - Réflexions et expériences de politiques temporelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.223-241, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit frontière temporelle de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle aire du temps. Réflexions et expériences de politiques temporelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.39-45, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Territorium Belfort-Montbéliard und die PSA Peugeot-Citroën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Global Player und das Territorium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske + Budrich, Opladen, pp.186-199, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de la ville : nouveaux conflits, nouvelles frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, anthropos, p.195-212, 2002, Villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00700791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle rhénan, Evolution et possibilité d’adaptation à d’autres espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Gunther Clev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Salvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPECTOR S.; THEYS J.; MENARD F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération transfrontalière à l'échelle du Rhin Supérieur : Acteurs, Territoire, Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recomposition et développement des territoires. Enjeux économiques, processus, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 317-325, 1998, Collection Administration, Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editions de la Nuée Bleue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'appel de Strasbourg, le réveil des démocrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Nuée Bleue, pp. 111-120, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00573937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit dimension oubliée de la ville : entre animation et insécurité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Strasbourg, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00599146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId765"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -108,51 +108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F66B556"/>
+    <w:nsid w:val="BCAFC678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -339,51 +339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-gwiazdzinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2128-9088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076669793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.fypeditions.com/products/les-nouvelles-proximites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1001/9782889153503/manifeste-pour-une-politique-des-rythmes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cholat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/territoires-apprenants" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/dici-ca-ne-parait-pas-si-loin/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Colleoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Daconto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=26502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Straw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/night-studies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Turco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/sur-la-vague-jaune-pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tuppen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourismes-et-adaptations" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rhuthmos.eu/spip.php?article1866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rhuthmos.eu/spip.php?article1819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/lhybridation-des-mondes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399561v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chausson Nicolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/articulo/2595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.netcom-journal.com/volumes/NET281.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elida Lima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scapegoatjournal.org/docs/10/8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sindeu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dieterl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedialogues.fr/livre/1238233-urbi-et-orbi-l-avenir-du-grand-paris-appartie--luc-gwiazdzinski-gilles-rabin-aube-nouvelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clivio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pradel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nouvel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auboiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23677" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izibook.eyrolles.com/produit/547/9782212860481/Si%20la%20route%20metait%20contee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817142v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Touranchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espinasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806341v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouhaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moussalih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Hu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangen Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522266v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussalih Abdellah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248856v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248865v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249003v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249167v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248966v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248887v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310027v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310018v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111293v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ramzi Chibane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995870v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310011v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598388v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975555v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310111v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995864v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995846v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995835v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310127v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310120v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675055v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316216v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316215v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Charlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310116v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576122v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669273v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669271v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589190v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669274v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589185v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316218v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669275v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589188v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589189v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007438v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551110v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550412v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550408v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550402v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550393v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubakour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550421v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550405v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550419v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550406v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550400v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550420v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550414v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550396v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550395v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556461v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550944v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550879v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550920v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550934v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550929v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550930v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550889v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550888v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550926v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550939v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550925v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550880v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550887v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550935v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550884v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550924v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550885v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550992v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550921v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007437v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007436v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007432v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007433v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007407v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551009v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551010v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551012v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551006v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007434v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007439v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550947v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551007v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553786v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colla" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550994v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551005v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007435v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550995v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249163v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249159v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249162v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249161v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249149v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553798v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553799v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120659v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120684v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40205" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120584v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120112v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136880v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153098v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136885v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120263v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120347v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214461v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19246/DOCUGEO2281-7549/202002_01" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120840v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C.M. Kyba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B Pritchard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger Ekirch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eldridge" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jechow" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j3010001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142397v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120191v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142947v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120148v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13634" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142404v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455216v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547002v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985621v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pignot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Saez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.053.0007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994163v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985584v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.053.0011" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119462v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.053.0063" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070432v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Hu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhongbin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066698ar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128500v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bule Liu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546777v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.514" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699738v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2018.4619" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811236v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanggen Wan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Cervantes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7050196" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811233v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boumoud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989932v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769585v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3979" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985765v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070324v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546709v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.515" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953439v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546760v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010630v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401743v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522995v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ASUR2017-119005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523003v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522990v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17742/IMAGE.VOS.7-2.2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957553v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M Di" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gr&#233;goire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710472v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418152v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523010v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.048.0032" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781178v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522988v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309768v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523008v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.048.0029" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340815v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710482v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159671v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.723.0017" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247880v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247869v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247443v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527907v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395608v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9889" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399557v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137858v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213196v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705897v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700146v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;rot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995856v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100777v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1412.0046" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074019v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247829v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113417v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994686v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071430v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704229v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956814v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995855v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071432v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417846v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956484v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070302v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742128v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995858v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Badia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bertrand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carrera" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kertudo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957096v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697721v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957054v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809369v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249654v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741275v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705899v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699014v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771562v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741361v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806346v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771671v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573984v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576204v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249699v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248411v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697706v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551117v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957100v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551120v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699022v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573936v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248413v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551100v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742124v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957104v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550390v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164371v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957107v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957103v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957109v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zedda" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770589v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duthion" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769496v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164258v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100731v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249113v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957102v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773077v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573935v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249693v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schramm" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249118v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164249v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164244v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lyazid" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164252v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249140v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lyazid" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164234v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164362v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201818v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773122v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007258v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248426v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164241v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553780v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007273v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957114v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007334v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957118v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164218v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957115v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582683v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164224v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957113v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957116v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164358v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553776v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553763v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957124v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773081v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576141v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248416v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249110v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553773v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553775v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957127v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248424v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957122v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704158v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248407v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957121v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248422v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553792v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773099v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breton" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697711v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquemin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553760v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248427v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806344v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074012v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aghina" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955496v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697704v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248408v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248429v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957132v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712479v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salvan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553795v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553783v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121388v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556884v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121413v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121002v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120931v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121331v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119484v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121146v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121051v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408712v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fee" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baronnet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gentils" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121204v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serendipeditions.com/catalogue" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119481v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119479v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455367v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143065v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143652v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Urban-Mobilities/Jensen-Lassen-Kaufmann-Freudendal-Pedersen-Lange/p/book/9781138482197" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351058759" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143098v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiriet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455224v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550759v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547093v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455374v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143110v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064503v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064504v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061982v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/index.php/proposition-pour-une-rythmologie-de-la-mobilite-et-des-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130906v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Bu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953342v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612652v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811213v2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/a-propos/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953277v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596690v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612635v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612586v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612578v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764414v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612569v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704209v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612583v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596699v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710516v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612566v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612564v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395740v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522284v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249047v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612590v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399549v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/geographie/437-la-france-des-marges-9782350303819.html" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249049v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249046v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395762v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elya-editions.com" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340807v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247768v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247760v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247792v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099327-chantiers-ouverts-au-public" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248020v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186750v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maltae.org/catalogue/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211271v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522285v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071458v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957079v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249053v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704247v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071453v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071450v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247740v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074018v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957050v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957051v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071438v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957049v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071428v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071464v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957092v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825338v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957084v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071468v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698995v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697723v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957089v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957052v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699037v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249056v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954965v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/geographie" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099233v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576216v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256676v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550873v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550868v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256679v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256678v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553788v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550866v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550871v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700414v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700405v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256681v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007429v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007431v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007428v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700415v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704168v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704186v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578438v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578439v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578435v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957095v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700791v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685901v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Gunther Clev" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576213v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573937v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599146v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-gwiazdzinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2128-9088" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076669793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cg Gall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.fypeditions.com/products/les-nouvelles-proximites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drevon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epflpress.org/produit/1001/9782889153503/manifeste-pour-une-politique-des-rythmes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cholat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/territoires-apprenants" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Colleoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Daconto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/Ricerca/scheda_libro.aspx?Id=26502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.becair.com/produit/dici-ca-ne-parait-pas-si-loin/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maggioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Straw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/night-studies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Floris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Turco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/sur-la-vague-jaune-pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tuppen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/tourismes-et-adaptations" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rhuthmos.eu/spip.php?article1866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090464v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/lhybridation-des-mondes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rhuthmos.eu/spip.php?article1819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/elya-editions" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.netcom-journal.com/volumes/NET281.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chausson Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/articulo/2595" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elida Lima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scapegoatjournal.org/docs/10/8.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Cunha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Hermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099266v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sindeu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dieterl&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Besnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedialogues.fr/livre/1238233-urbi-et-orbi-l-avenir-du-grand-paris-appartie--luc-gwiazdzinski-gilles-rabin-aube-nouvelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578437v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550858v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clivio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559116v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pradel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nouvel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auboiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23677" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://izibook.eyrolles.com/produit/547/9782212860481/Si%20la%20route%20metait%20contee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817142v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Touranchet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Espinasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Heurgon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806341v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouhaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Moussalih" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El Maoula El Iraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596612v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418189v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Hu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangen Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522263v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussalih Abdellah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522267v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522268v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418298v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528014v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316166v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527970v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710473v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309936v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248878v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248999v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248856v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249183v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248887v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248866v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309948v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248955v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248949v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310013v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ramzi Chibane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111293v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310027v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310022v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310017v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995860v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309979v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995825v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598388v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995819v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881456v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310106v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975555v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310103v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995864v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310110v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995835v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995846v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995862v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995848v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310107v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310127v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669283v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669282v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310112v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316208v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957086v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Charlot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310113v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316211v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316205v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310116v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316213v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01310115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576122v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669273v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669277v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669271v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833963v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316218v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589185v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669275v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589189v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007438v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551110v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550412v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550408v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550402v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550393v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubakour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550409v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550399v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550394v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550421v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550405v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550397v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550420v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573934v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550418v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550414v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550396v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550395v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550398v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556461v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550886v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550879v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550944v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550934v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550920v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550926v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550939v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550889v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550888v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550929v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550925v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550880v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550885v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550943v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550992v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550921v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007436v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007432v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551008v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007434v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007439v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550947v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551007v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551012v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551006v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550996v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder Koukam" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551009v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007407v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553786v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colla" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551005v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550994v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007435v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550995v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249159v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249142v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249163v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249162v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249149v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249161v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553798v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553800v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553799v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120659v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120684v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40205" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120584v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563471v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valkiria Amaya" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031808" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120112v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.082.0028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136880v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153098v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120263v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120347v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136885v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214461v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19246/DOCUGEO2281-7549/202002_01" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120840v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C.M. Kyba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B Pritchard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roger Ekirch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Eldridge" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jechow" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j3010001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418283v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142397v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120191v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142947v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120148v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13634" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142404v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455216v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985621v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pignot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Saez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.053.0007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03142501v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.053.0063" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070432v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Hu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhongbin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.053.0011" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994163v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066698ar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128500v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bule Liu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546777v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.514" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanggen Wan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Cervantes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi7050196" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699738v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2018.4619" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811233v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boumoud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989932v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769585v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3979" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070324v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985765v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546709v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/bsgi.v1i2.515" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953439v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546760v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010630v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Giordano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401743v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522995v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/ASUR2017-119005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523003v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522990v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17742/IMAGE.VOS.7-2.2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957553v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M Di" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gr&#233;goire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710472v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418152v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781178v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522988v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523010v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.048.0032" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340815v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523008v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.048.0029" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309768v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706063v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710482v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159671v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.723.0017" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247880v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247443v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247869v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399557v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137858v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527907v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395608v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9889" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705897v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700146v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;rot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213196v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995856v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113417v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994686v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071430v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074019v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247829v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100777v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1412.0046" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956814v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0003" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704229v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071432v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417846v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956484v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070302v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742128v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995858v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Badia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bertrand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carrera" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kertudo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957096v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697721v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957054v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809369v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249654v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741275v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699014v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771562v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705899v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741361v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806346v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771671v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573984v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Arnaud." TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mallet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576204v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249699v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248411v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697706v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551117v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957100v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551120v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699021v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573936v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699022v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248413v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551100v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742124v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957104v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769496v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164258v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100731v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249113v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957109v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zedda" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770589v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Duthion" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957107v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550390v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957103v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164371v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773077v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957102v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573935v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249693v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Schramm" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164252v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164249v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164244v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lyazid" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249118v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249140v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lyazid" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582675v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164234v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164362v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201818v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007258v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773122v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248426v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164241v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553780v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007273v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957114v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007334v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164218v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957118v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582683v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957115v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164224v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957116v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957113v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164358v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553776v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553763v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957124v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773081v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248416v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576141v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249110v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553773v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553775v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957127v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704158v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957122v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248424v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957121v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248407v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248422v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553792v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773099v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breton" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697711v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacquemin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553760v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248427v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806344v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074012v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aghina" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955496v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248408v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697704v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248429v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957132v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712479v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Salvan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553795v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553783v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kahn" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121388v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556884v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04120931v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121331v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121413v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121002v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119484v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121146v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121204v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serendipeditions.com/catalogue" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121051v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408712v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fee" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baronnet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gentils" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Germain" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119481v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03119479v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455367v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143065v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547093v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455224v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550759v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143098v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiriet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143652v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Handbook-of-Urban-Mobilities/Jensen-Lassen-Kaufmann-Freudendal-Pedersen-Lange/p/book/9781138482197" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351058759" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455374v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143110v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064503v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064504v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061982v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/index.php/proposition-pour-une-rythmologie-de-la-mobilite-et-des-societes-contemporaines.html" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03130906v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Bu" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953342v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612652v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811213v2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/a-propos/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953277v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://metispresses.ch/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596690v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612586v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612635v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704209v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612578v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764414v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612569v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596699v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612583v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710516v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612566v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612564v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395740v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522284v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399549v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/geographie/437-la-france-des-marges-9782350303819.html" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249049v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612590v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249047v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249046v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395762v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elya-editions.com" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340807v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247768v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247792v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/ouvrages/9782110099327-chantiers-ouverts-au-public" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247760v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248020v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186750v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maltae.org/catalogue/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211271v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522285v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071458v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249053v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957079v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704247v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071450v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071453v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247740v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957050v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074018v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071428v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071464v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957051v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071438v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957049v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825338v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957092v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957084v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071468v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00698995v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697723v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699037v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957089v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957052v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249056v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954965v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/geographie" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099233v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576216v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550868v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550873v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256676v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553788v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256678v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256679v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550866v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700405v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550871v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700414v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256681v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007429v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007431v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007428v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700415v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704186v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704168v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578439v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578438v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578435v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957095v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700791v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685901v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Gunther Clev" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576213v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573937v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00599146v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>