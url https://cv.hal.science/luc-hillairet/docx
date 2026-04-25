--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -191,2182 +191,2169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral condition for the control of eigenfunctions of Baouendi–Grushin type operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice walks confined to an octant in dimension 3: (non-)rationality of the second critical exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Jenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Raschel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2025042⟩</w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.683-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215970v1</w:t>
+                <w:t xml:space="preserve">hal-03470460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice walks confined to an octant in dimension 3: (non-)rationality of the second critical exponent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-time asymptotics of hypoelliptic heat kernels near the diagonal, nilpotentization and related results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin de Verdìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kilian Raschel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.897--971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/ahl.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470460v1</w:t>
+                <w:t xml:space="preserve">hal-02535865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-time asymptotics of hypoelliptic heat kernels near the diagonal, nilpotentization and related results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On resonances generated by conic diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Wunsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (4), pp.1715-1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ahl.93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535865v1</w:t>
+                <w:t xml:space="preserve">hal-03386338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On resonances generated by conic diffraction</w:t>
+                <w:t xml:space="preserve">Spectral stability under removal of small capacity sets and applications to Aharonov–Bohm operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jared Wunsch</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abatangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Felli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Léna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.379-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JST/251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.3355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03386338v1</w:t>
+                <w:t xml:space="preserve">hal-03470221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral stability under removal of small capacity sets and applications to Aharonov–Bohm operators</w:t>
+                <w:t xml:space="preserve">Moduli spaces of meromorphic functions and determinant of Laplacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Léna</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kokotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 370 (7), pp.4559-4599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tran/7430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JST/251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470221v1</w:t>
+                <w:t xml:space="preserve">hal-01081344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moduli spaces of meromorphic functions and determinant of Laplacian</w:t>
+                <w:t xml:space="preserve">Wave propagation on Euclidean surfaces surfaces with conical singularities. I: Geometric diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexey Kokotov</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Austin Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hassell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.605-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JST/209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/tran/7430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081344v1</w:t>
+                <w:t xml:space="preserve">hal-03470351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation on Euclidean surfaces surfaces with conical singularities. I: Geometric diffraction</w:t>
+                <w:t xml:space="preserve">Hyperbolic triangles without embedded eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew Hassell</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (2), pp.301-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4007/annals.2018.187.2.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JST/209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470351v1</w:t>
+                <w:t xml:space="preserve">hal-01081346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbolic triangles without embedded eigenvalues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians. I: Quantum ergodicity and quantum limits in the 3D contact case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris Judge</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167 (1), pp.109--174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4007/annals.2018.187.2.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081346v1</w:t>
+                <w:t xml:space="preserve">hal-01144257v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians. I: Quantum ergodicity and quantum limits in the 3D contact case.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians, I: Quantum ergodicity and quantum limits in the 3-dimensional contact case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 167 (1), pp.109--174</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 167 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00127094-2017-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144257v4</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians, I: Quantum ergodicity and quantum limits in the 3-dimensional contact case</w:t>
+                <w:t xml:space="preserve">Isospectrality, comparison formulas for determinants of Laplacian and flat metrics with non-trivial holonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kokotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (9), pp.3915-3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/proc/13494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00127094-2017-0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470227v1</w:t>
+                <w:t xml:space="preserve">hal-03470357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospectrality, comparison formulas for determinants of Laplacian and flat metrics with non-trivial holonomy</w:t>
+                <w:t xml:space="preserve">Spectral Determinants on Mandelstam Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kokotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 343 (2), pp.563-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-015-2506-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/proc/13494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470357v1</w:t>
+                <w:t xml:space="preserve">hal-01081347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Determinants on Mandelstam Diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean exit time for surface-mediated diffusion: spectral analysis and asymptotic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Grebenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Phun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13324-015-0098-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-015-2506-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081347v1</w:t>
+                <w:t xml:space="preserve">hal-01148488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean exit time for surface-mediated diffusion: spectral analysis and asymptotic behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Krein formula and S-matrix for Euclidean Surfaces with Conical Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kokotov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.1498--1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12220-012-9295-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13324-015-0098-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148488v1</w:t>
+                <w:t xml:space="preserve">hal-00538368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krein formula and S-matrix for Euclidean Surfaces with Conical Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le laplacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Kokotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Geometric Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/m7t3-1623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12220-012-9295-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00538368v2</w:t>
+                <w:t xml:space="preserve">hal-05557487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laplacien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of pseudo-Laplacians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Aissiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kokotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.1297-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/MRL.2012.v19.n6.a10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/m7t3-1623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05557487v1</w:t>
+                <w:t xml:space="preserve">hal-03470400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of pseudo-Laplacians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les figures &amp;quot;sonores&amp;quot; de Chladni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexey Kokotov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/dvjt-mz63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/MRL.2012.v19.n6.a10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03470400v1</w:t>
+                <w:t xml:space="preserve">hal-05557516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures \enquotesonores de Chladni</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral simplicity and asymptotic separation of variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302 (2), pp.291-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-010-1185-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/dvjt-mz63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05557516v1</w:t>
+                <w:t xml:space="preserve">hal-00445680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral simplicity and asymptotic separation of variables</w:t>
+                <w:t xml:space="preserve">Les champignons de Penrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/nk03-g382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-010-1185-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00445680v1</w:t>
+                <w:t xml:space="preserve">hal-05562907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eigenvalues of the Laplacian on domains with small slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 362 (12), pp.6231-6259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2010-04943-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodic billiards that are not quantum unique ergodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hassell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 171 (1), pp.605-619. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4007/annals.2010.171.605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic spectral simplicity of polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137 (6), pp.2139--2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenfunction concentration for polygonal billiards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Hassell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy L. Marzuola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (4-6), pp.475--485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2376,193 +2363,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum ergodicity and quantum limits for sub-Riemannian Laplacians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue variations and semiclassical concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrum and dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Montréal, Canada. pp.75--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2572,496 +2559,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy Data for 1D singular Schrödinger operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating sub-Riemannian structures by Riemannian metrics and spectral convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy L Marzuola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05154756v1</w:t>
+                <w:t xml:space="preserve">hal-05406090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating sub-Riemannian structures by Riemannian metrics and spectral convergence</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cauchy Data for 1D singular Schrödinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy L Marzuola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Harakeh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05406090v1</w:t>
+                <w:t xml:space="preserve">hal-05154756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue spacing for 1D singular Schr\&amp;quot;odinger operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin de Verdìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy L. Marzuola</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03604567v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eigenvalue spacing for 1D singular Schr\&amp;quot;odinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy L. Marzuola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03885610v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiraling of sub-Riemannian geodesics around the Reeb flow in the 3D contact case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite deficiency indices and uniform remainder in Weyl's law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3071,114 +3058,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution d'orbites périodiques diffractives à la formule de trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3325,51 +3312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harakeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215970v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Wunsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3355" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Felli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/251" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalvin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kokotov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Austin Ford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hassell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/209" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Judge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2018.187.2.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2506-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voituriez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-015-0098-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538368v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-012-9295-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/m7t3-1623" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Aissiou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2012.v19.n6.a10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dvjt-mz63" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1185-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2010-04943-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2010.171.605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L. Marzuola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L Marzuola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Harakeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445686v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harakeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Wunsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Felli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/251" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kokotov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Austin Ford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hassell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Judge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2018.187.2.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2506-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voituriez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-015-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538368v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-012-9295-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/m7t3-1623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Aissiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2012.v19.n6.a10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dvjt-mz63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1185-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/nk03-g382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2010-04943-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2010.171.605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L. Marzuola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Harakeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L Marzuola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445686v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>