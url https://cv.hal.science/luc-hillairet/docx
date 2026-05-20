--- v1 (2026-04-25)
+++ v2 (2026-05-20)
@@ -1525,118 +1525,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le laplacien</w:t>
+                <w:t xml:space="preserve">Les figures &amp;quot;sonores&amp;quot; de Chladni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/m7t3-1623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/dvjt-mz63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557487v1</w:t>
+                <w:t xml:space="preserve">hal-05557516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of pseudo-Laplacians</w:t>
               </w:r>
@@ -1720,118 +1720,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures &amp;quot;sonores&amp;quot; de Chladni</w:t>
+                <w:t xml:space="preserve">Le laplacien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/dvjt-mz63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/m7t3-1623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557516v1</w:t>
+                <w:t xml:space="preserve">hal-05557487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral simplicity and asymptotic separation of variables</w:t>
               </w:r>
@@ -1980,209 +1980,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eigenvalues of the Laplacian on domains with small slits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergodic billiards that are not quantum unique ergodic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Hassell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 362 (12), pp.6231-6259. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171 (1), pp.605-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2010-04943-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4007/annals.2010.171.605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345667v1</w:t>
+                <w:t xml:space="preserve">hal-00345657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic billiards that are not quantum unique ergodic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The eigenvalues of the Laplacian on domains with small slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Judge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 171 (1), pp.605-619. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362 (12), pp.6231-6259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4007/annals.2010.171.605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2010-04943-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345657v1</w:t>
+                <w:t xml:space="preserve">hal-00345667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic spectral simplicity of polygons</w:t>
               </w:r>
@@ -2717,194 +2717,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eigenvalue spacing for 1D singular Schr\&amp;quot;odinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy L. Marzuola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885610v1</w:t>
+                <w:t xml:space="preserve">hal-03604567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue spacing for 1D singular Schr\&amp;quot;odinger operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral asymptotics for sub-Riemannian Laplacians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colin de Verdìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy L. Marzuola</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604567v1</w:t>
+                <w:t xml:space="preserve">hal-03885610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiraling of sub-Riemannian geodesics around the Reeb flow in the 3D contact case</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harakeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Wunsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Felli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/251" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kokotov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Austin Ford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hassell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Judge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2018.187.2.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2506-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voituriez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-015-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538368v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-012-9295-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/m7t3-1623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Aissiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2012.v19.n6.a10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dvjt-mz63" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1185-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/nk03-g382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2010-04943-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2010.171.605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L. Marzuola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Harakeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L Marzuola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445686v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Harakeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hillairet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Jenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Raschel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/184" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verd&#236;&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.93" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Wunsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3355" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abatangelo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Felli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin L&#233;na" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/251" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalvin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kokotov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470351v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Austin Ford" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hassell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Judge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2018.187.2.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144257v4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2017-0037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-015-2506-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;nichou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voituriez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13324-015-0098-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538368v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-012-9295-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cantat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/dvjt-mz63" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470400v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Aissiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/MRL.2012.v19.n6.a10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/m7t3-1623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-010-1185-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/nk03-g382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4007/annals.2010.171.605" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345667v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2010-04943-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345660v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L. Marzuola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147363v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05406090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Harakeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy L Marzuola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885610v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445686v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>