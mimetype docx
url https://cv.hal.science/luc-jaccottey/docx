--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -218,703 +218,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
+                <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC 14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2024 du programme de recherche archéologique 2022-2025 sur le mont Beuvray.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cambou</w:t>
+                <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Fort</w:t>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
+              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2025, pp.195-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510113v1</w:t>
+                <w:t xml:space="preserve">halshs-04991437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC 14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2024 du programme de recherche archéologique 2022-2025 sur le mont Beuvray.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Joly</w:t>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2025, pp.195-238</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04991437v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous Moussières », Fouille programmée 2023 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+                <w:t xml:space="preserve">Léana Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Belhade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Fouillade</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697168v1</w:t>
+                <w:t xml:space="preserve">hal-05130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières ». Nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune. Secteur 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); CNRS (UMR 5608 TRACES); AOROC (UMR 8546, CNRS-ENS-EPHE); Inrap; Université de France-Comté (UFC); UMR Chrono-environnement, Besançon; Bibracte EPCC. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous Moussières », Fouille programmée 2023 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fouillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Bert</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05130773v1</w:t>
+                <w:t xml:space="preserve">hal-04697168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -930,475 +930,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous moussières », fouille programmée 2021 - dans le cadre du pcr « la confluence Saône / Doubs à l’âge du fer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Deblois</w:t>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 CNRS Chrono-environnement. 2022, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596655v1</w:t>
+                <w:t xml:space="preserve">hal-03596671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous moussières », fouille programmée 2021 - dans le cadre du pcr « la confluence Saône / Doubs à l’âge du fer »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche tri-annuel 2020-2022 : “La confluence Saône-Doubs à l'âge du Fer” (VIe AV. J.-C. AU Ier siècle de notre ère) - rapport intermédiaire 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Belhade</w:t>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 CNRS Chrono-environnement. 2022, pp.127</w:t>
+              <w:t xml:space="preserve">[Research Report] UMR 6249 CNRS Chrono-environnement. 2022, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596671v1</w:t>
+                <w:t xml:space="preserve">hal-03596688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche tri-annuel 2020-2022 : “La confluence Saône-Doubs à l'âge du Fer” (VIe AV. J.-C. AU Ier siècle de notre ère) - rapport intermédiaire 2021.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Deblois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03596688v1</w:t>
+                <w:t xml:space="preserve">hal-03596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1536,271 +1536,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Corré</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022, « La Confluence Saône / Doubs à l'âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère). Rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-environnement. 2021, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03521474v1</w:t>
+                <w:t xml:space="preserve">hal-03105799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022, « La Confluence Saône / Doubs à l'âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère). Rapport intermédiaire 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-environnement. 2021, pp.2 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03105799v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2017</w:t>
               </w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Apollinaire, &amp;quot;La Rente Sully&amp;quot; sondages archéologiques sur une dense occupation protohistorique et du haut Moyen-âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chopelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des matières premières et implantation humaine autour du massif de la Serre (39): rapport 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections archéologiques sur le tracé de la Route Nationale n 5 : Morbier, St Laurent-en-Grandvaux, Lac-des-Rouges-Truites (Jura), Une voie à ornières du dernier tiers du XVème siècle au Col de la Savine (984m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chopelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFAN. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2577,243 +2577,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture de l’habitat lacustre de Grandson-Corcelettes Les Pins</w:t>
+                <w:t xml:space="preserve">Importing, imitating and assimilating innovation: New aspects of the penetration of the rotary quern into Gaul during the Late Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Burri-Wyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Vaudoise : chroniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.105295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387191v1</w:t>
+                <w:t xml:space="preserve">hal-05212464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importing, imitating and assimilating innovation: New aspects of the penetration of the rotary quern into Gaul during the Late Iron Age</w:t>
+                <w:t xml:space="preserve">Les outils de mouture de l’habitat lacustre de Grandson-Corcelettes Les Pins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Picavet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Burri-Wyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie Vaudoise : chroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Chroniques 2023, pp.46-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212464v1</w:t>
+                <w:t xml:space="preserve">hal-05387191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de mouture de l’âge du Fer entre Vosges et Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2838,103 +2838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
@@ -2972,64 +2972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières de meules va-et-vient du Hallstatt final - La Tène ancienne/moyenne au « Camp de Macquenoise » à Saint-Michel (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazimann Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,286 +3182,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limestone millstones: Facies, provenance and use of sandy to pure limestones in France</w:t>
+                <w:t xml:space="preserve">Nouvelles découvertes archéologiques dans le lit de la Loire moyenne, entre Herry (Cher) et Sully-sur-Loire (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+                <w:t xml:space="preserve">Philippe Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.36-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941085v1</w:t>
+                <w:t xml:space="preserve">hal-03608937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes archéologiques dans le lit de la Loire moyenne, entre Herry (Cher) et Sully-sur-Loire (Loiret)</w:t>
+                <w:t xml:space="preserve">Limestone millstones: Facies, provenance and use of sandy to pure limestones in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dumont</w:t>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Foucher</w:t>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moyat</w:t>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jarret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavier</w:t>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.3084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608937v1</w:t>
+                <w:t xml:space="preserve">hal-02941085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blignicourt - Rotrate « Le Haut de la Cour - Les voies de Brienne » (Aube). Sépulture campaniforme et occupation du Bronze final IIb-IIIa dans la plaine du Briennois</w:t>
               </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.50-58</w:t>
@@ -3566,286 +3566,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus macrolithique inédit dans le secteur de Balazuc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">L'habitat néolithique de Grand-Charmont (Doubs) &amp;quot;Les Grands Bannots&amp;quot; : données préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lacheray</w:t>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.19-26</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070521v1</w:t>
+                <w:t xml:space="preserve">hal-03578351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat néolithique de Grand-Charmont (Doubs) &amp;quot;Les Grands Bannots&amp;quot; : données préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Un corpus macrolithique inédit dans le secteur de Balazuc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+                <w:t xml:space="preserve">Léo Lacheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.67-75</w:t>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578351v1</w:t>
+                <w:t xml:space="preserve">hal-05070521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The boat mills of the Doubs, from the Middle Ages to the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,77 +3900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de vestiges de moulins sur bateaux à Sermesse (Saône-et-Loire), époques médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,359 +4114,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un moulin hydraulique antique à Longvic (Côte-d'Or)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Un nouveau groupement à néflier (Mespilus germanica L.) dans le domaine continental français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (2), pp.665-668</w:t>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00566111v1</w:t>
+                <w:t xml:space="preserve">hal-01195054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau groupement à néflier (Mespilus germanica L.) dans le domaine continental français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d'un moulin hydraulique antique à Longvic (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50, pp.27-32</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195054v1</w:t>
+                <w:t xml:space="preserve">halshs-00566111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières de meules du Massif de la Serre, l'exemple d'Offlanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les carrières du massif de la Serre (Jura). Sept millénaires d'exploitation meulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société d'Emulation du Jura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, travaux 2007, p. 115-142, 24 fig</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477525v1</w:t>
+                <w:t xml:space="preserve">hal-00346198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les carrières du massif de la Serre (Jura). Sept millénaires d'exploitation meulière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les carrières de meules du Massif de la Serre, l'exemple d'Offlanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22, pp.16-23</w:t>
+              <w:t xml:space="preserve">Société d'Emulation du Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, travaux 2007, p. 115-142, 24 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346198v1</w:t>
+                <w:t xml:space="preserve">hal-00477525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma d'occupation interrégional : l'exploitation du massif de la Serre (Jura, France) et la diffusion du matériel de mouture au Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,51 +4504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première découverte de zones d'extraction de moulins de type « va-et-vient », Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,90 +4933,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stèle anthropomorphe et 177 vases dans une fosse du Hallstatt D1 : les vestiges d’un rite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique moyen dans le Nord-Jura et en Haute-Saône (Bourgogne-Franche-Comté),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-353, 2022, 978-3-86757-098-5</w:t>
@@ -5163,103 +5163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne (Bannay et Herry, dép. Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
@@ -5322,90 +5322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary quern and millstone roughouts beyond their quarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy J. Anderson; Natàlia Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilting at Mills the archaeology and geology of mills and milling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -5447,103 +5447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quern and millstone quarries of Bibracte and Autun: The case of Saint-Andeux (Côte-d’Or, Burgondy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy J. Anderson; Natàlia Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilting at Mills the archaeology and geology of mills and milling</w:t>
@@ -5592,1682 +5592,1682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676902v1</w:t>
+                <w:t xml:space="preserve">hal-01676900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
+                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.87-95, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01676900v1</w:t>
+                <w:t xml:space="preserve">hal-01825164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, , pp.97-102, 2017, Revue Archéologique de l’Est. Supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825164v1</w:t>
+                <w:t xml:space="preserve">hal-01693244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification et une normalisation des termes pour définir les carrières de meules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique de l’Est, pp.149-163, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825594v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anneaux-disques irréguliers alsaciens et alpins</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">P. Pétrequin; E. Gauthier; A.-M. Pétrequin. </w:t>
+                <w:t xml:space="preserve">Vers une classification et une normalisation des termes pour définir les carrières de meules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADE, tome 3, Objets-signes et interprétations sociales des jades alpins dans l’Europe néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Presses universitaires de Franche-Comté, Centre de Recherche Archéologique de la vallée de l’Ain, pp.653-672, 2017</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique de l’Est, pp.149-163, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760223v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+                <w:t xml:space="preserve">Les anneaux-disques irréguliers alsaciens et alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buthod-Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Pétrequin; E. Gauthier; A.-M. Pétrequin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADE, tome 3, Objets-signes et interprétations sociales des jades alpins dans l’Europe néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Presses universitaires de Franche-Comté, Centre de Recherche Archéologique de la vallée de l’Ain, pp.653-672, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693244v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01825343v1</w:t>
+                <w:t xml:space="preserve">hal-01676898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-134, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676898v1</w:t>
+                <w:t xml:space="preserve">hal-01825562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-134, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825562v1</w:t>
+                <w:t xml:space="preserve">hal-01825462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Boyer</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hamon</w:t>
+                <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01825462v1</w:t>
+                <w:t xml:space="preserve">hal-01825217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les principales pierres meulières utilisées en Champagne-Ardenne : gisements, matériaux, utilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Saurel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.35-51, 2017, Revue Archéologique de l’Est, Supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825217v1</w:t>
+                <w:t xml:space="preserve">hal-01825504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principales pierres meulières utilisées en Champagne-Ardenne : gisements, matériaux, utilisations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825504v1</w:t>
+                <w:t xml:space="preserve">hal-01676902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du moulin de Thervay : Évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IXe – XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,64 +7322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEMANT (J.-P.) et MOULIS (C.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Château des Fées de Montcy-Notre-Dame. Archéologie d’un site de l’an mil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 169 à 171, 2016</w:t>
@@ -7421,51 +7421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macro-outillage du Néolithique moyen : couples meule-molette, polissoirs, percuteurs et blocs-enclumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milleville Annabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.1029-1070, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ganard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre PÉTREQUIN, Anne-Marie PÉTREQUIN, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "néolithique moyen Bourguignon"</w:t>
@@ -7619,90 +7619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7748,51 +7748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7800,51 +7800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Defressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8129,588 +8129,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
+              <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153915v1</w:t>
+                <w:t xml:space="preserve">hal-04154340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Gilles Chaussat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
+              <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154340v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. et Blanchard J.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624594v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
+              <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657516v1</w:t>
+                <w:t xml:space="preserve">hal-04153915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et diamètres des meules à bras à la fin de La Tène et à l’époque antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8735,51 +8735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grès du massif de la Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8821,64 +8821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Mandeure (Doubs) et son territoire au Second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8972,51 +8972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G.L. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Vosges et Jura, trafics et transits d'antan. Archéologie et histoire, Musée(s) de Belfort.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées de Belfort, p. 29-38, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9073,103 +9073,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins-bateaux du Doubs : une longue histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9191,51 +9191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches de Julien Feuvrier (1851-1936), historien, archéologue, archiviste et conservateur du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9311,64 +9311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Iron Age and Roman stone mortars and pestles from the oppidum of Bibracte and the city of Autun (Burgundy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9438,51 +9438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The provenance of Roman millstones: volcanic raw material sources in the French Massif Central and southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Mirjam Gluuhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Copenhagen, Sep 2019, Copenhagen, Denmark. p. 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9507,103 +9507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Polinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9641,51 +9641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules à céréales va-et-vient, en roches basaltiques de l’Eifel, aux âges des métaux en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pautrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9717,307 +9717,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Limestones used as millstones: facies, provenances and uses of some sandy to pure limestones from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
+              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825574v1</w:t>
+                <w:t xml:space="preserve">hal-02967426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limestones used as millstones: facies, provenances and uses of some sandy to pure limestones from France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les productions de meules en « grès des Vosges » de La Tène finale à la fin de l’Antiquité : typologie, chronologie, diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967426v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000 ans d’exploitation meulière dans le massif de la Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10049,2013 +10019,2043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions de meules en « grès des Vosges » de La Tène finale à la fin de l’Antiquité : typologie, chronologie, diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les outils de mouture du site chasséen de Montélimar « Daurelle-Autajon » (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy J Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 357 à 363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825195v1</w:t>
+                <w:t xml:space="preserve">hal-01825550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture du site chasséen de Montélimar « Daurelle-Autajon » (Drôme)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etude des meules en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 357 à 363</w:t>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 19 à 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825550v1</w:t>
+                <w:t xml:space="preserve">hal-01825565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des meules en Champagne-Ardenne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">L’atelier antique de façonnage de meules rotatives d’Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 19 à 34</w:t>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 175 à 185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825565v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier antique de façonnage de meules rotatives d’Autun (Saône-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Boyer</w:t>
+                <w:t xml:space="preserve">Vie quotidienne et artisanat : la pars rustica de la villa de Beire-le-Châtel (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna-Maria Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 175 à 185</w:t>
+              <w:t xml:space="preserve">Journées régionales de l'archéologie de Bourgogne - Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Besançon, France. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825458v1</w:t>
+                <w:t xml:space="preserve">hal-02506378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie quotidienne et artisanat : la pars rustica de la villa de Beire-le-Châtel (Côte-d'Or)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Fort</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de l'archéologie de Bourgogne - Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Besançon, France. pp.41-44</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506378v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale. Bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les meules à grain de l’époque médiévale et de la Renaissance : première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rollier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 839 à 848</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.815 à 835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487412v1</w:t>
+                <w:t xml:space="preserve">hal-01487264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meules hydrauliques et à traction animale antiques en Bourgogne et en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Burgille (25) « Sous le Moulin ». Un moulin hydraulique de la grande villa de Burgille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.729 à 745</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 215 à 229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487343v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules à grain de l’époque médiévale et de la Renaissance : première approche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les fouilles du moulin de Thervay : évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IX e – XII e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.815 à 835</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 323 à 342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487264v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burgille (25) « Sous le Moulin ». Un moulin hydraulique de la grande villa de Burgille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les Moulins carolingiens (IX e - Xe siècles) d’Audun-le-Tiche (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 215 à 229</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 303 à 322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487423v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Moulins carolingiens (IX e - Xe siècles) d’Audun-le-Tiche (Moselle)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Étude typologique et pétrographique des meules de type pompéien découvertes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 303 à 322</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranée, Actes du colloque international de Lons-le-Saunier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France. p. 633 à 653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487417v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude typologique et pétrographique des meules de type pompéien découvertes en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les premiers moulins de la Saône et du Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonnamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranée, Actes du colloque international de Lons-le-Saunier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France. p. 633 à 653</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.483 à 492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825677v1</w:t>
+                <w:t xml:space="preserve">hal-01487265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fouilles du moulin de Thervay : évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IX e – XII e siècles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Premier bilan sur les moulins pompéiens dans la péninsule ibérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambeses Aitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 323 à 342</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.619 à 632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487421v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premiers moulins de la Saône et du Doubs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les meules à grains de l’époque médiévale et de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.483 à 492</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. ROLLIER et L. JACCOTTEY Nov 2011, Lons-le-Saunier, France. pp. 335-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487265v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01588925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier bilan sur les moulins pompéiens dans la péninsule ibérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.619 à 632</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487178v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules à grains de l’époque médiévale et de la Renaissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Meules hydrauliques et à traction animale antiques en Bourgogne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. ROLLIER et L. JACCOTTEY Nov 2011, Lons-le-Saunier, France. pp. 335-356</w:t>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.729 à 745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01588925v1</w:t>
+                <w:t xml:space="preserve">hal-01487343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glossaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 839 à 848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487345v1</w:t>
+                <w:t xml:space="preserve">hal-01487412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fragment de meule rotative en contexte précoce à Lijay dans les Mont du Forez (fin IVe – début IIIe s. av. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’outillage de mouture va-et-vient des Feuilly à Saint-Priest (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+                <w:t xml:space="preserve">Philippe Henon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 365 à 375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825545v1</w:t>
+                <w:t xml:space="preserve">hal-01825509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’outillage de mouture va-et-vient des Feuilly à Saint-Priest (Rhône)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Henon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 365 à 375</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825509v1</w:t>
+                <w:t xml:space="preserve">hal-03528575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Les molettes à rainure : nouveaux indices sur le perfectionnement du matériel de mouture dans le bassin de la Loire à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 377 à 381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528575v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molettes à rainure : nouveaux indices sur le perfectionnement du matériel de mouture dans le bassin de la Loire à l’âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Un fragment de meule rotative en contexte précoce à Lijay dans les Mont du Forez (fin IVe – début IIIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 377 à 381</w:t>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825538v1</w:t>
+                <w:t xml:space="preserve">hal-01825545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la rue du Docteur Horand à Lyon : meules et aménagements hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12093,103 +12093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première esquisse d’une typologie des meules hydrauliques antiques en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.747 à773</w:t>
@@ -12218,77 +12218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules à grains de l'époque médiévale et de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l'époque médiévale, Colloque international organisé par l'INRAP et le Musée d'archéologie du Jura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lons-le-Saunier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12326,51 +12326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins de type Pompéi en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les moulins de type Pompéi en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint-Julien-sur-Garonne, France. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12408,51 +12408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompeian millstones in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pompeian millstones in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rome, Italy. pp.97-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12477,90 +12477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts du sanctuaire de Mandeure (Doubs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12598,51 +12598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation du matériel de mouture de part et d'autre de l'arc jurassien durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12693,51 +12693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des meules et des villages fortifiés : exploitation des matières premières au Néolithique dans le Jura et organisation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,277 +12782,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200135v1</w:t>
+                <w:t xml:space="preserve">hal-00335816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335816v1</w:t>
+                <w:t xml:space="preserve">hal-00200135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13214,90 +13214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 23 mars 2012, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Goy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -13319,64 +13319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13420,64 +13420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille : actes des IIIe rencontres archéologiques de l'Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13553,51 +13553,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13671,51 +13671,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des matières premières et implantation humaine autour du massif de la Serre (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13915,51 +13915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fouillade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04696737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105799v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Peter Symons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05387191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri-Wyser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazimann Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana M. Gluhak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070521v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacheray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;lien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavoutier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Connier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417971v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/export/sites/Arqueologia/ca/.galleries/Documents/4.5-Jaccotey-et-al.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2019.extra-4.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825594v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Anderson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buthod-Ruffier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3205" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/3070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flouest" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kefi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Mirjam Gluuhak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967426v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487343v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487264v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487423v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Olivier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825677v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487265v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnamour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487178v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambeses Aitor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588925v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825545v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825538v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739408v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421589v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04696737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fouillade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Peter Symons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05387191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri-Wyser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazimann Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana M. Gluhak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941085v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacheray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;lien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavoutier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Connier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417971v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/export/sites/Arqueologia/ca/.galleries/Documents/4.5-Jaccotey-et-al.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2019.extra-4.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3205" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buthod-Ruffier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825504v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/3070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flouest" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kefi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Mirjam Gluuhak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825458v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487264v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Olivier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487417v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825677v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487265v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnamour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambeses Aitor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487412v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528575v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825538v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739408v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421589v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>