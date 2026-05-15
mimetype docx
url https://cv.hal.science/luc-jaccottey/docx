--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -336,1109 +336,1109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04991437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport de synthèse 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+                <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cambou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Fort</w:t>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2025, 354 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510113v1</w:t>
+                <w:t xml:space="preserve">hal-05486083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Sous la Mure, Rue Buissonnière&amp;quot;. Evolution des espaces entre pars urbana et pars rustica de la villa de &amp;quot;Marigny&amp;quot; du Ier s. av. J.-C. à la fin du IIIe s. apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Bert</w:t>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130773v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières ». Nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune. Secteur 2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous Moussières », Fouille programmée 2023 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+                <w:t xml:space="preserve">Laurine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurine Picot</w:t>
+                <w:t xml:space="preserve">Ariane Fouillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); CNRS (UMR 5608 TRACES); AOROC (UMR 8546, CNRS-ENS-EPHE); Inrap; Université de France-Comté (UFC); UMR Chrono-environnement, Besançon; Bibracte EPCC. 2024</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696737v1</w:t>
+                <w:t xml:space="preserve">hal-04697168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous Moussières », Fouille programmée 2023 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières ». Nouvelles données pour la fin du premier et le début du second âge du Fer dans le secteur de la confluence Saône-Doubs-Dheune. Secteur 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha - Etudes et valorisations archéologiques (Limoges); CNRS (UMR 5608 TRACES); AOROC (UMR 8546, CNRS-ENS-EPHE); Inrap; Université de France-Comté (UFC); UMR Chrono-environnement, Besançon; Bibracte EPCC. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Belhade</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04697168v1</w:t>
+                <w:t xml:space="preserve">hal-04696737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+                <w:t xml:space="preserve">L’habitat groupé laténien de Verdun-sur-le-Doubs : nouvelles données sur le second âge du Fer et le début de l’Antiquité dans le secteur de la confluence Saône-Doubs-Dheune, Rapport de fouille programmée 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Fort</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 314 p</w:t>
+              <w:t xml:space="preserve">Chrono-Environnement, UMR 6249. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510157v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous moussières », fouille programmée 2021 - dans le cadre du pcr « la confluence Saône / Doubs à l’âge du fer »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léna Belhade</w:t>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 CNRS Chrono-environnement. 2022, pp.127</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596671v1</w:t>
+                <w:t xml:space="preserve">hal-05510157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche tri-annuel 2020-2022 : “La confluence Saône-Doubs à l'âge du Fer” (VIe AV. J.-C. AU Ier siècle de notre ère) - rapport intermédiaire 2021.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Estur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bardel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+                <w:t xml:space="preserve">Mathilde Deblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] UMR 6249 CNRS Chrono-environnement. 2022, pp.175</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération gauloise de Verdun-sur-le-Doubs « Le Petit Chauvort ». Fouille programmée 2021 dans le cadre du PCR « La confluence Saône / Doubs à l’âge du Fer ».</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Deblois</w:t>
+                <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « sous moussières », fouille programmée 2021 - dans le cadre du pcr « la confluence Saône / Doubs à l’âge du fer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-Environnement. 2022, pp.253</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 CNRS Chrono-environnement. 2022, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596655v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Collectif de Recherche tri-annuel 2020-2022 : “La confluence Saône-Doubs à l'âge du Fer” (VIe AV. J.-C. AU Ier siècle de notre ère) - rapport intermédiaire 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] UMR 6249 CNRS Chrono-environnement. 2022, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209444v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
               </w:r>
@@ -1536,1030 +1536,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022, « La Confluence Saône / Doubs à l'âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère). Rapport intermédiaire 2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022 - La Confluence Saône / Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier s. de notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-environnement. 2021, pp.2 volumes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Chrono-Environnement, UMR 6249. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105799v1</w:t>
+                <w:t xml:space="preserve">hal-05209444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Corré</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2020-2022, « La Confluence Saône / Doubs à l'âge du Fer » (VIe s. av. J.-C. au Ier s. de notre ère). Rapport intermédiaire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 6249 Chrono-environnement. 2021, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03521474v1</w:t>
+                <w:t xml:space="preserve">hal-03105799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Girard</w:t>
+                <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2018, pp.226</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-04867061v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2016</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Serieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2018, pp.226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marrou</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">halshs-04866537v1</w:t>
+                <w:t xml:space="preserve">halshs-04867061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
+                <w:t xml:space="preserve">Le Mourre de Sève (Sorgues, 84). Rapport intermédiaire d’opération 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Serieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Creuzieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t>
+              <w:t xml:space="preserve">Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; Département de Vaucluse - Service de l'archéologie. 2017, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01355341v2</w:t>
+                <w:t xml:space="preserve">halshs-04866537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Apollinaire, &amp;quot;La Rente Sully&amp;quot; sondages archéologiques sur une dense occupation protohistorique et du haut Moyen-âge</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2010, 88 p. + 15 fig</w:t>
+                <w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04157320v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des matières premières et implantation humaine autour du massif de la Serre (39): rapport 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Saint-Apollinaire, &amp;quot;La Rente Sully&amp;quot; sondages archéologiques sur une dense occupation protohistorique et du haut Moyen-âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Laboratoire Chrono-écologie, UMR 6565 du CNRS. 2005</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin-Peter Symons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2010, 88 p. + 15 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02566580v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passy-Véron (Yonne), &amp;quot;Les Grandes Noues&amp;quot;, &amp;quot;La Truie Pendue&amp;quot;, L'occupation mérovingienne, volume 8</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 1999, 126 p</w:t>
+                <w:t xml:space="preserve">Gestion des matières premières et implantation humaine autour du massif de la Serre (39): rapport 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire Chrono-écologie, UMR 6565 du CNRS. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04158295v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passy-Véron (Yonne), &amp;quot;Les Grandes Noues&amp;quot;, &amp;quot;La Truie Pendue&amp;quot;, L'occupation mérovingienne, volume 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 1999, 126 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prospections archéologiques sur le tracé de la Route Nationale n 5 : Morbier, St Laurent-en-Grandvaux, Lac-des-Rouges-Truites (Jura), Une voie à ornières du dernier tiers du XVème siècle au Col de la Savine (984m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chopelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFAN. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2569,2697 +2691,2697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importing, imitating and assimilating innovation: New aspects of the penetration of the rotary quern into Gaul during the Late Iron Age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les outils de mouture de l’habitat lacustre de Grandson-Corcelettes Les Pins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Burri-Wyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie Vaudoise : chroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Chroniques 2023, pp.46-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212464v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture de l’habitat lacustre de Grandson-Corcelettes Les Pins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Importing, imitating and assimilating innovation: New aspects of the penetration of the rotary quern into Gaul during the Late Iron Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Burri-Wyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Vaudoise : chroniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66, pp.105295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387191v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de mouture de l’âge du Fer entre Vosges et Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Bragny-sur-Saône « Sous Moussières » (Saône-et-Loire) entre la fin du premier et le début du second âge du Fer : de nouvelles fouilles associées à une reprise des données anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Veronica Cicolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41, pp.43-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2023.1986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières de meules va-et-vient du Hallstatt final - La Tène ancienne/moyenne au « Camp de Macquenoise » à Saint-Michel (Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klet Donnart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa d’Offemont (Territoire de Belfort) : bilan et réinterprétation des fouilles anciennes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles découvertes archéologiques dans le lit de la Loire moyenne, entre Herry (Cher) et Sully-sur-Loire (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (192)</w:t>
+              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.36-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227301v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes archéologiques dans le lit de la Loire moyenne, entre Herry (Cher) et Sully-sur-Loire (Loiret)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limestone millstones: Facies, provenance and use of sandy to pure limestones in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lavier</w:t>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Loire et ses terroirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2nd Meeting of the Association for Ground Stone Tools Research, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.3084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608937v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limestone millstones: Facies, provenance and use of sandy to pure limestones in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">La villa d’Offemont (Territoire de Belfort) : bilan et réinterprétation des fouilles anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazimann Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (192)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941085v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blignicourt - Rotrate « Le Haut de la Cour - Les voies de Brienne » (Aube). Sépulture campaniforme et occupation du Bronze final IIb-IIIa dans la plaine du Briennois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Daoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat néolithique de Grand-Charmont (Doubs) &amp;quot;Les Grands Bannots&amp;quot; : données préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus macrolithique inédit dans le secteur de Balazuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The boat mills of the Doubs, from the Middle Ages to the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chavoutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Post-Classical Archaeologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.97-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01685609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de vestiges de moulins sur bateaux à Sermesse (Saône-et-Loire), époques médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trois rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01681436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plateau du Béage au second âge du Fer (Ardèche) : le site du « Crouzet - La Veysse » et son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cubizolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Deng-Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau groupement à néflier (Mespilus germanica L.) dans le domaine continental français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un moulin hydraulique antique à Longvic (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Labeaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (2), pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières du massif de la Serre (Jura). Sept millénaires d'exploitation meulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières de meules du Massif de la Serre, l'exemple d'Offlanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société d'Emulation du Jura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, travaux 2007, p. 115-142, 24 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma d'occupation interrégional : l'exploitation du massif de la Serre (Jura, France) et la diffusion du matériel de mouture au Néolithique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Première découverte de zones d'extraction de moulins de type « va-et-vient », Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologia mosellana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7, p. 185-207</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (4), pp.827-831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477519v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epomanduodurum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, une ville chez les Séquanes : bilan de quatre années de recherche à Mandeure et Mathay (Doubs), 64, pp.371-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.2007.3319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première découverte de zones d'extraction de moulins de type « va-et-vient », Jura</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Schéma d'occupation interrégional : l'exploitation du massif de la Serre (Jura, France) et la diffusion du matériel de mouture au Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 104 (4), pp.827-831</w:t>
+              <w:t xml:space="preserve">Archaeologia mosellana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, p. 185-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346241v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’un nouvel ensemble de quatre bustes en pierre à Trémuson, Côtes-d’Armor : étude technologique et approche stylistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Connier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-140, 2024, Collection Afeaf (6), 978-2-9567407-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stèle anthropomorphe et 177 vases dans une fosse du Hallstatt D1 : les vestiges d’un rite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Marillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Olmer; Benjamin Girard; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressions artistiques des sociétés des âges du Fer. Actes du 46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Aix-en-Provence, 26-28 mai 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afeaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-260, 2024, Collection Afeaf (6), 978-2-9567407-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique moyen dans le Nord-Jura et en Haute-Saône (Bourgogne-Franche-Comté),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-353, 2022, 978-3-86757-098-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne (Bannay et Herry, dép. Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Foucher</w:t>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moyat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
@@ -5286,3770 +5408,3770 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFAM, pp.115-131, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03855758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary quern and millstone roughouts beyond their quarries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy J. Anderson; Natàlia Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilting at Mills the archaeology and geology of mills and milling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitat de Llieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-118, 2020, Revista d'Arqueologia de Ponen Extra, 978-84-9144-029-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quern and millstone quarries of Bibracte and Autun: The case of Saint-Andeux (Côte-d’Or, Burgondy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Beuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timothy J. Anderson; Natàlia Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilting at Mills the archaeology and geology of mills and milling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitat de Llieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-100, 2019, Revista d'Arqueologia de Ponen Extra, 978-84-9144-029-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21001/rap.2019.extra-4.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une classification et une normalisation des termes pour définir les carrières de meules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aubry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique de l’Est, pp.149-163, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676900v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Picavet</w:t>
+                <w:t xml:space="preserve">Les anneaux-disques irréguliers alsaciens et alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Buthod-Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
+              <w:t xml:space="preserve">P. Pétrequin; E. Gauthier; A.-M. Pétrequin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JADE, tome 3, Objets-signes et interprétations sociales des jades alpins dans l’Europe néolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Presses universitaires de Franche-Comté, Centre de Recherche Archéologique de la vallée de l’Ain, pp.653-672, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825164v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les meules antiques de Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, , pp.97-102, 2017, Revue Archéologique de l’Est. Supplément, 978-2-915544-37-9. </w:t>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-95, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.3205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693244v1</w:t>
+                <w:t xml:space="preserve">hal-01825164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des meules va-et-vient du Néolithique à l’âge du Fer en France : exploitation de la base de données du PCR Meule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+              <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+              <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-300, 2017, Revue archéologique de l'Est, supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825343v1</w:t>
+                <w:t xml:space="preserve">hal-01676900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une classification et une normalisation des termes pour définir les carrières de meules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, , pp.97-102, 2017, Revue Archéologique de l’Est. Supplément, 978-2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825594v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anneaux-disques irréguliers alsaciens et alpins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
+                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buthod-Ruffier</w:t>
+                <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Cassen</w:t>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Pétrequin; E. Gauthier; A.-M. Pétrequin. </w:t>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADE, tome 3, Objets-signes et interprétations sociales des jades alpins dans l’Europe néolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Presses universitaires de Franche-Comté, Centre de Recherche Archéologique de la vallée de l’Ain, pp.653-672, 2017</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760223v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins va-et-vient du Néolithique à l’âge du Bronze en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz, Stéphanie Lepareux-Couturier, Gilles Fronteau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43ème supplément à la Revue Archéologique de l’Est, 978-2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules d’Acy-Romance (Ardennes), La Warde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-134, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.3265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations et indexations des variétés des pierres meulières : de l’étude pétrographique à la définition des types simplifiés au sein d’une base de données géoréférencées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-173, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules de l’âge du Fer en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz, Olivier; Lepareux-Couturier, Stéphanie; Fronteau, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-86, 2017, Revue archéologique de l'Est, supplément, 2-915544-37-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.3157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales pierres meulières utilisées en Champagne-Ardenne : gisements, matériaux, utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millena Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Buchsenschutz; Stéphanie Lepareux-Couturier; Gilles Fronteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Meules du Néolithique à l’époque médiévale : technique, culture, diffusion. Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société archéologique de l'Est; ARTEHIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-51, 2017, Revue Archéologique de l’Est, Supplément, 2-915544-37-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.artehis.3070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les molettes débordantes au Néolithique : définition et premier état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O.BUCHSENSCHUTZ, S. LEPAREUX-COUTURIER, G. FRONTEAU dir., 2017, Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule, Reims, du 15 au 17 mai 2014, 43ème supplément à la Revue Archéologique de l’Est. Dijon, S.A.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles du moulin de Thervay : Évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IXe – XIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaccottey L.; Rollier G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.323-342, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEMANT (J.-P.) et MOULIS (C.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Château des Fées de Montcy-Notre-Dame. Archéologie d’un site de l’an mil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, p. 169 à 171, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le macro-outillage du Néolithique moyen : couples meule-molette, polissoirs, percuteurs et blocs-enclumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milleville Annabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "Néolithique Moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.1029-1070, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique N.M.B., substrats, styles et techniques. Trajectoires historiques des groupes de la Motte-aux-Magnins et de la Molle-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ganard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre PÉTREQUIN, Anne-Marie PÉTREQUIN, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clairvaux et le "néolithique moyen Bourguignon"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté ; Centre de Recherche Archéologique de la Vallée de l'Ain, 2015, Cahiers de la Maison des sciences de l'homme Ledoux, 978-2-84867-535-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of millstone study in France: Neolithic to the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lotte Selsing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seen through a millstone, AmS-Skrifter 24, Museum of Archaeology, Stavanger University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage des meules va-et-vient aux meules rotatives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Defressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krausz, A. Colin, K. Gruel, I. Ralston, T. Dechezleprêtre dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Europe Mélanges offerts à O. Buchsenchutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p.405-420, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations de Réquista (Aveyron) et de Plancher-les-Mines (Haute-Saône, France). Exemples de diffusion de haches à moyenne distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétrequin et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADE. Inégalités sociales et espace européen au Néolithique : la circulation des grandes haches en jades alpins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.544-573, 2012, Cahiers de la MSHE C.N. Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des productions valaisannes en amphibolite calcique (néphrite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrequin Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Honegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Pétrequin, S. Cassen, M. Errera, L. Klassen, A. Sheridan et A.M. Pétrequin (ed.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jade. Grandes haches alpines du Néolithique européen. Ve et IVe millénaires av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Besançon, Presses Universitaires de Franche-Comté et Centre de Recherche Archéologique de la Vallée de l'Ain, pp.184-213, 2012, Cahiers de la MSHE C.N. Ledoux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le matériel de mouture à la fin de l’âge du Fer et au début de l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Farget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects de la Romanisation dans l’Est de la Gaule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibracte (21), pp.917-928, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et fonctionnement des manchons des moulins rotatifs manuels durant le deuxième âge du fer et le Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Picavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Gilles Chaussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution typologique et technique des meules du Néolithique à l'an mille. Actes des IIIe Rencontres Archéologiques de l'Archéosite gaulois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux : Aquitania, p. 299-318., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propositions de normes de dessin et d'une grille d'analyse pour l'étude du matériel de mouture à va-et-vient du Néolithique l'âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchsenschutz O., Jaccottey L., Jodry F. et Blanchard J.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille sur le territoire français. Table ronde de Saint-Julien-sur-Garonne du 2 au 4 octobre 2009, 23ème supplément, Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Aquitania, p.39-50, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La position du (des) trou(s) de manchon (s) par rapport à l’axe de l’œil des catillus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aquitania (Supplément 23), pp.319-334, 2011, 2-910763-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie et diamètres des meules à bras à la fin de La Tène et à l’époque antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Longepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l’an mille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grès du massif de la Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fouilles et découvertes en Franche-Comté, C. Munier et A. Richard (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, uest-France, p. 46, 2009, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération de Mandeure (Doubs) et son territoire au Second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Alain Daubigney; Cynthia Dunning; Gilbert Kaenel; Marie-Jeanne Roulière-Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer dans l’arc jurassien et ses marges. Dépôts, lieux sacrés et territorialité à l’âge du Fer. Actes du XXIXe colloque international de l’Association française pour l’étude de l’âge du Fer (Bienne, 5-8 mai 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de l'Université de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-160, 2007, Annales littéraires (826), série « Environnement, sociétés et archéologie » (11), 978-2-84867-201-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolithique (5500-2100 av. J.-C.) : une Europe des inégalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel G.L. Errera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Vosges et Jura, trafics et transits d'antan. Archéologie et histoire, Musée(s) de Belfort.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées de Belfort, p. 29-38, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9059,4477 +9181,4477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moulins-bateaux du Doubs : une longue histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Moyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches de Julien Feuvrier (1851-1936), historien, archéologue, archiviste et conservateur du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 239 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00477535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The provenance of Roman millstones: volcanic raw material sources in the French Massif Central and southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Mirjam Gluuhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Sep 2019, Copenhagen, Denmark. p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux exemples de transport fluvial d’objets pondéreux (meules et sarcophage) du haut Moyen Âge sur la Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Polinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde en mouvement : La circulation des hommes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle). 40e Journées internationales d'Archéologie mérovingienne (AFAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes; Association française d’Archéologie mérovingienne (AFAM); Inrap, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les meules à céréales va-et-vient, en roches basaltiques de l’Eifel, aux âges des métaux en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archäologentage Otzenhausen 4, Archäologie in der Großregion – Beiträge des internationalen Symposiums zur Archäologie in der Großregion in der Europäischen Akademie Otzenhausen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Otzenhausen, Allemagne. p. 79 à 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de meules en « grès des Vosges » de La Tène finale à la fin de l’Antiquité : typologie, chronologie, diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7000 ans d’exploitation meulière dans le massif de la Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 191 à 211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limestones used as millstones: facies, provenances and uses of some sandy to pure limestones from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international AGSTR 2017 - Ground stone artifact and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mainz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de mouture du site chasséen de Montélimar « Daurelle-Autajon » (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 357 à 363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des meules en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 19 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie quotidienne et artisanat : la pars rustica de la villa de Beire-le-Châtel (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morel-Lecornué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Desiderio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées régionales de l'archéologie de Bourgogne - Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Besançon, France. pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atelier antique de façonnage de meules rotatives d’Autun (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 175 à 185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pistes pour l’identification des activités de mouture sur les sites ruraux de la Gaule romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines. Problèmes d’interprétation fonctionnelle et économique des bâtiments d’exploitation et des structures de production agro-pastorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, 2014, Clermont-Ferrand France. p. 113 à 137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Moulins carolingiens (IX e - Xe siècles) d’Audun-le-Tiche (Moselle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 303 à 322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude typologique et pétrographique des meules de type pompéien découvertes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranée, Actes du colloque international de Lons-le-Saunier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France. p. 633 à 653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burgille (25) « Sous le Moulin ». Un moulin hydraulique de la grande villa de Burgille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonin Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 215 à 229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les meules à grain de l’époque médiévale et de la Renaissance : première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.815 à 835</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fouilles du moulin de Thervay : évolution d’un site de meunerie de la période carolingienne à l’installation du domaine de l’abbaye cistercienne d’Acey (IX e – XII e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 323 à 342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers moulins de la Saône et du Doubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonnamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.483 à 492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier bilan sur les moulins pompéiens dans la péninsule ibérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambeses Aitor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane H. Scarrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.619 à 632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les meules à grains de l’époque médiévale et de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l’époque médiévale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. ROLLIER et L. JACCOTTEY Nov 2011, Lons-le-Saunier, France. pp. 335-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01588925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.851 à 860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. p. 839 à 848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meules hydrauliques et à traction animale antiques en Bourgogne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.729 à 745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de mouture en Champagne-Ardenne à l’époque médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion, Actes du 2ème colloque du Groupe Meule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’outillage de mouture va-et-vient des Feuilly à Saint-Priest (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 365 à 375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les molettes à rainure : nouveaux indices sur le perfectionnement du matériel de mouture dans le bassin de la Loire à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France. p. 377 à 381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment de meule rotative en contexte précoce à Lijay dans les Mont du Forez (fin IVe – début IIIe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meules du Néolithique à l’époque médiévale : technique, culture, diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Meule, May 2014, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première esquisse d’une typologie des meules hydrauliques antiques en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.747 à773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la rue du Docteur Horand à Lyon : meules et aménagements hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana M. Gluhak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Jaccottey et Gilles Rollier, Nov 2011, Lons-le-Saunier, France. pp.137 à 148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les meules à grains de l'époque médiévale et de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent, des origines à l'époque médiévale, Colloque international organisé par l'INRAP et le Musée d'archéologie du Jura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lons-le-Saunier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00648363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moulins de type Pompéi en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les moulins de type Pompéi en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Saint-Julien-sur-Garonne, France. pp.95-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompeian millstones in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pompeian millstones in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rome, Italy. pp.97-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépôts du sanctuaire de Mandeure (Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le site de La Tène : bilan des connaissances – état de la question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Neuchâtel, Suisse. pp.185-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation du matériel de mouture de part et d'autre de l'arc jurassien durant l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées archéologiques frontalières de l'Arc jurassien (JAFAJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Delle, Territoire de Belfort (F)-Boncourt, Jura (CH), France. pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des meules et des villages fortifiés : exploitation des matières premières au Néolithique dans le Jura et organisation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés néolithiques. Des faits archéologiques aux fonctionnements socio-économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Neuchâtel, Suisse. pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité: quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Milleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et diffusion des meules du Néolithique à l'Antiquité : quelques exemples français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. p. 5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Iron Age and Roman stone mortars and pestles from the oppidum of Bibracte and the city of Autun (Burgundy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442166v1</w:t>
-              </w:r>
-[...3643 lines deleted...]
-                <w:t xml:space="preserve">hal-00200135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement de Pratz le Curtillet. Un domaine mérovingien dans les hautes terres jurassiennes (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 310 p., 2016, Recherches archéologiques 10, 978-2-271-08262-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 23 mars 2012, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01497274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des IIIe Rencontres Archéologiques de l’Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution typologique et technique des meules du Néolithique à l'an mille : actes des IIIe rencontres archéologiques de l'Archéosite gaulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordeaux : Aquitania, pp.479 -[7], 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13539,115 +13661,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Jaccottey et Gilles Rollier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lons-le-Saunier, France. II, Annales Littéraires de l'Université de Franche-Comté, 883 p., 2016, Archéologie des moulins hydrauliques, à traction animale et à vent des origines à l’époque médiévale et moderne en Europe et dans le monde méditerranéen, 978-2-84867_557-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13657,118 +13779,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des matières premières et implantation humaine autour du massif de la Serre (Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccottey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Milleville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13915,51 +14037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04696737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fouillade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596671v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Peter Symons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05387191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri-Wyser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964463v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazimann Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana M. Gluhak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941085v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacheray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;lien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavoutier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3319" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Connier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417971v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuchot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/export/sites/Arqueologia/ca/.galleries/Documents/4.5-Jaccotey-et-al.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2019.extra-4.5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693244v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3205" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buthod-Ruffier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825504v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/3070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flouest" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360940v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kefi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873905v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Mirjam Gluuhak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825458v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487264v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Olivier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487417v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825677v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487265v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnamour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487178v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambeses Aitor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487412v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528575v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825538v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825545v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739408v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421589v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487404v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482450v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Picot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fouillade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04696737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Bert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deblois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serieys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin-Peter Symons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Milleville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05387191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Burri-Wyser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105295" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325867v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1986" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moyat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.3084" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazimann Jean-Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana M. Gluhak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02791382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacheray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;lien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chavoutier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cubizolle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Deng-Amiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3319" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Cherel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Connier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Marillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/ca/revista/Extres/EXTRA-4/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02817285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Farget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beuchot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rap.udl.cat/export/sites/Arqueologia/ca/.galleries/Documents/4.5-Jaccotey-et-al.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2019.extra-4.5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Anderson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buthod-Ruffier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3178" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3178" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3541" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3541" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3205" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676898v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3265" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3265" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3370" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/artehis/3157" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3157" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/3070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.3070" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rollier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572864v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milleville Annabelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525200v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petrequin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Petrequin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flouest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ganard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alonso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Defressigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824845v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jeudy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maitre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrequin Pierre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrequin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Errera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Honegger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04154340v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Chaussat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153915v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539179v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Longepierre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G.L. Errera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kefi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Mirjam Gluuhak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874113v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pautrot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825195v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Anderson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967426v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825550v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02506378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Desiderio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825574v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487417v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rohmer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825677v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Olivier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487264v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belmont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487421v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonnamour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487178v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambeses Aitor" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane H. Scarrow" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588925v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528575v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825538v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825545v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487266v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487260v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648363v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739448v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421589v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346217v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Anderson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02097832v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cayrol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra10-l-etablissement-de-pratz-le-curtillet/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497274v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Goy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03539202v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blanchard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657963v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487404v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>