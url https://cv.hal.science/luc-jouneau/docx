--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Jouneau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Analyses bio-informatiques et statistiques de données haut débit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5094-7302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253132681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling reveals similarities between equine IVF and ICSI embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje Broothaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Angel-Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine de Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Festuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 251, pp.117749. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subacute loss of olfactory neurons following SARS-CoV-2 infection in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 133, pp.106274-106274. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent B-cell repertoire remodelling by mRNA, DNA and live attenuated vaccines in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mazzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.166. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-025-01232-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of germline chimeras in a non-rodent species using rabbit induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5165. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60314-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Estephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected regulatory functions of cyprinid Viperin on inflammation and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doret R. van Muilekom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.650. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10566-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of repressive marks in the chicken primordial germ cell epigenetic signature: divergence from basal state resetting in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-024-00537-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged dialysis during ex vivo lung perfusion promotes inflammatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Glorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Premachandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1365964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV2 infection in whole lung primarily targets macrophages that display subset-specific responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-024-05322-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell type- and time-dependent biological responses in ex vivo perfused lung grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1142228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll‐like receptors control the accumulation of neutrophils in lymph nodes that expand CD4 + T cells during experimental autoimmune encephalomyelitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madlen Rother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrik Stervbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Lampropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Calderon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.2250059. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.202250059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for palatable food reward in mice exposed to maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1190392. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1190392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Novas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1238321. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1238321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ovarian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepubertal nutritional modulation in the bull and its impact on sperm DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinju Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alysha Dance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-022-03659-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonotypic IgH Response against Systemic Viral infection in Pronephros and Spleen of a Teleost Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (11), pp.2573-2582. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.2200088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Ex Vivo Lung Perfusion Procedure With Continuous Dialysis in a Pig Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Glorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Estephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TP.0000000000003931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Vaccines against Bovine Respiratory Syncytial Virus (BRSV): Comparative Evaluation of Long-Term Protection after Immunization in the Presence of BRSV-Specific Maternal Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Valarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Malmström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), 27 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9030236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cattle sperm sncRNAs during maturation, from testis to ejaculated sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-021-00397-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pourpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Naudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232789. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic CpG methylation delineates subregions within super-enhancers selectively decommissioned at the exit from naive pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Megchelenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14916-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of post-weaning diet and maternal obesity on mouse liver and brain metabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1572. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12061572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibody response induced FMDV vaccines in sheep correlates with early transcriptomic responses in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-019-0151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single shot pre-fusion-stabilized bovine rsv f vaccine is safe and effective in newborn calves with maternally derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrain Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), 21 p. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal vaccination drives modifications of nasal and systemic antibody repertoires in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1900157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of mucosal and systemic antibody repertoire after ERM nasal vaccination in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magadán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.430. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Maternal Obesity and Preconceptional Weight Loss on Male and Female Offspring Metabolism and Olfactory Performance in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), 22p. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11050948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFN-Stimulated Genes in Zebrafish and Humans Define an Ancient Arsenal of Antiviral Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203 (12), pp.3361-3373. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1900804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02891057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral resistance and IFN signaling in STAT2 knockout fish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola E. Dehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Della Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203 (2), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1801376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spleen and head kidney differential gene expression patterns in trout infected with Lactococcus garvieae correlate with spleen granulomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez-Bertos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0649-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Trus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11060576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral resistance and interferon signalling in signal transducer and activator of transcription (STAT)-1 and STAT2 knockout salmonids cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Della Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.432-433. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Immunization With Heterologous Viruses Does Not Result in Attrition of the B Cell Memory in Rainbow Trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Navelsaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of rainbow trout B cell response against VHSV: New insights from head kidney antibody repertoire studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magadan-Mompo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.429. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAG-3 Inhibitory Receptor Expression Identifies Immunosuppressive Natural Regulatory Plasma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C. Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Duc Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Lampropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jara Joedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.120 - +. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imme Sakwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Schierloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rift Valley fever virus Gn ectodomain-based DNA vaccine induces a partial protection not improved by APC targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphany Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-018-0052-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of public mMemory B cell clones in fish after antiviral vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Puelma Touzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Marillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Chara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4860-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Public Memory B Cell Clones in Fish After Antiviral Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Puelma Touzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Marillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Chara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale analysis of bull sperm methylome revealed both species peculiarities and conserved tissue-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.404. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4764-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming of rabbit induced pluripotent stem cells toward epiblast and chimeric competency using Krüppel-like factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Stanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.831. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panel of embryonic stem cell lines reveals the variety and dynamic of pluripotent states in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stemcr.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flt3 ligand improves the innate response to respiratory syncytial virus and limits lung disease upon RSV reexposure in neonate mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.874-884. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201545929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Stanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal ovary exhibits temporal sensitivity to a ‘real-life’ mixture of environmental chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting nonclassical MHC genes coevolve with TRAV genes used by innate-like T cells in mammals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Teyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (21), pp.2983-2992. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1600674113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of epigenetic machinery genes is sensitive to maternal obesity and weight loss in relation to fetal growth in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina E. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-016-0188-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.299. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Macqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides Midge Bites Modulate the Host Response and Impact on Bluetongue Virus Infection in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonito Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable methylation at promoters distinguishes epiblast stem cells from embryonic stem cells and the in vivo epiblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Sofia Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (17), pp.2014-2029. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2013.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting transcriptome landscapes of rabbit pluripotent stem cells [i]in vitro[/i] and [i]in vivo[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149 (1-2), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted innate responses to two viruses in zebrafish: insights into the ancestral repertoire of vertebrate IFN-stimulated genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Palha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 192 (9), pp.4328-41. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1302611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01108096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Embury-Hyatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaanus Suurväli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Grusea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrification alters rabbit foetal placenta at transcriptomic and proteomic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Saenz-De-Juano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marco-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jimenez-Trigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Viudes-De-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147 (6), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-35-producing B cells are critical regulators of immunity during autoimmune and infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toralf Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Lampropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrik Stervbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7492), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Skin Includes Dendritic Cell Subsets Transcriptomically Related to Human CD1a and CD14 Dendritic Cells Presenting Different Migrating Behaviors and T Cell Activation Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193 (12), pp.5883 - 5893. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1303150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleost Fish Mount Complex Clonal IgM and IgT Responses in Spleen upon Systemic Viral Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.e1003098. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy S. Markossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (6), pp.613-628. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Cell Subtypes from Lymph Nodes and Blood Show Contrasted Gene Expression Programs upon Bluetongue Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme J. Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (16), pp.9333-9343. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00631-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FinTRIMs, fish virus-inducible proteins with E3 ubiquitin ligase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieke van Der Aa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidy van Kemenade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.433-441. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diets trigger sex-specific divergent trajectories of gene expression and epigenetic systems in mouse placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Fajardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean David Gothie Gothié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naive and primed murine pluripotent stem cells have distinct miRNA expression profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance C. Ciaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile O. Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.028878.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jeanmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of degradation on inflammatory profile of polyphosphazene coated PMMA and trisacryl gelatin microspheres in a sheep uterine artery embolization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wassef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida H. Ghegediban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.339 - 351. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of TRIM proteins: new insights from the complete TRIM repertoire of zebrafish and pufferfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieke M van Der Aa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22022. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of CD8α-like dendritic cells with a conserved functional specialization and a common molecular signature in distant mammalian species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (6), pp.3313-25. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1000824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant biomechanical strategies in response to frequent disturbance: uprooting of Phyllostachys nidularia (Poaceae) growing on landslide-prone slopes in Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (7), pp.1129-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in H3K4me3 and H3K27me3 landscapes during in vitro derivation of embryonic stem cells -a bovine study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Danube Conference on Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEBS, Oct 2024, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURASTEM Annual meeting - Auvergne/Rhône-Alpes Stem Cell Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterisation of a Viperin knockout fish cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of International Society of Developmental and Comparative Immunology (ISDCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Developmental and Comparative Immunology (ISDCI), Aug 2023, Wageningen (NL), France. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing is associated with molecular and functional modifications of endometrial physiology in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ruminant Reproduction Conference(IRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Galway City, Ireland. pp.511-512, </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules souches germinales et leur épigénétique chez l'embryon de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique Stem PHASE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell type- and time-dependent biological responses in ex vivo perfused lung grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InternationLungTransplantation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit preimplantation embryos by RNA sequencing, epigenetic and metabolomics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Developmental Biology – Celebrating the Diversity of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Human Frontier Science Program and the French and Japanese societies for Developmental Biology (SFBD &amp; JSDB), Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2022.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hankele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IETS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic CpG methylation delineates subregions within super-enhancers selectively decommissioned at the exit from naïve pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Megchelenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. Corbeil-Essonne, FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Pontlevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;patrimoine épigénétique&amp;quot; des spermatozoïdes bovins : variations physiologiques et pathologiques du méthylome spermatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bull Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data pour les données épigénétiques: illustration par des données pan-génomiques de méthylation de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Mar 2018, Romainville, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bull sperm sncRNAs: A new source for potential fertility biomarkers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bull Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut métabolique maternal préconceptionnel influence le métabolisme hépatique des descendants mâles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exposure to environmental relevant dose of bisphenol A does not influence the rabbit blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33.Annual Meeting of the European Society of Human Reproduction (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). BEL., Jul 2017, Genève, Switzerland. pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRBS-toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux biomarqueurs de la fertilité mâle dans le méthylome de la semence bovine: une analyse par RRBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaneze Mehalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bull spermatozoa methylation landscape displays breed-specific features revealed by RRBS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 45 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioinformatics pipeline for livestock RRBS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Macqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conférence of Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, Maine, United States. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity and preconceptional weight loss: high sensitivity of epigenetic regulators gene expression in relation to fetal growth and long-lasting effect in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of bovine semen: tools to analyse DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of transcriptome profiles from endometrial caruncles and peripheral blood mononuclear cells reveal common and tissue-specific biological processes regulated at implantation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et perte de poids maternelles : programmation épigénétique dans le placenta et effets sur le phénotype des descendants adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal preconceptional weight loss: impact on fetoplacental development and on epigenetic machinery genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Latin American Symposium on Maternal-Fetal Interaction and Placenta / 5. Latin American Symposium on Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Society for Maternal Fetal Interaction and Placenta (SLIMP). ARG., Apr 2015, Mar Del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on epigenetic machinery genes expression and on foeto-placental development of preconceptional maternal weight loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DNA methylation between two types of mouse pluripotent stem cells: ESCs and EpiSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Bernado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. REVIVE Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Feb 2013, Belle Eglise, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotency : in embryo and [i][/i]in vitro[i][/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diets trigger sex-specific divergent trajectories of gene expression and epigenetic systems in mouse placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fajardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean David Gothie Gothié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleost fish mount complex clonal IgM and IgT responses in spleen upon systemic viral infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference of Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different patterns of gene body DNA methylation in ESC and EpiSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks Hendrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Kaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Stunnenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome diversity at multi- and single-cell levels in rabbit pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Stem Cell Research (ISSCR). INT., Jun 2013, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-specific epigenetic changes associated with peripheral leptin resistance in increased resistance to a high-fat diet in mice born to obese mothers fed a control diet during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France. pp.S42, </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174412000797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of neonatal vs. adult lung early responses to RSV reveals key roles for DC and type I IFN in controlling immunopathologic imprinting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and plasticity of DCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic characterization of epiblast stem cells derived from fertilized and nuclear-transferred mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. annual Cambridge Stem Cell international symposium: Pluripotency and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge [UK] (CAM). Cambridge, GBR., Jul 2011, Cambridge, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability following somatic cell nuclear transfer in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new vaccines for domestic animals: a conventional skin lymph ovine DC subset shares functional and transcriptomic properties with the cross-priming CD8alpha murine DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new vaccines for domestic animals: a conventional skin lymph ovine DC subset shares functional and transcriptomic properties with the cross-priming CD8alpha murine DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an ecological niche: how bamboo causes landslides but stays in the same place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Bio- and Eco-engineering - The Use of Vegetation to Improve Slope Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF SYSTEMIC CHIMERAS WITH RABBIT INDUCED PLURIPOTENT STEM CELLS REPROGRAMMED WITH KLF2, ERAS AND PRMT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Stem Cell Research – ISSCR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Viable Systemic Chimeras with Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS and PRMT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx Revive Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Novas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th congress of the International Society of Developmental and Comparative Immunology (ISDCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands. Developmental &amp; Comparative Immunology, 148, pp.104971, 2023, International Society of Developmental and Comparative Immunology 2023. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare aging as young as 10 years old alters gene expression and structure of term placenta without affecting foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Cauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologna, Italy. , p. 192, 2022, Abstract book ICAR 2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURSING IN THE PERICONCEPTIONAL PERIOD ALTERS PLACENTAL GENE EXPRESSION AND SUBSEQUENT FOAL GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHAD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term consequences of gestational exposure to filtered diesel exhaust on offspring neurobehavioral development in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sf-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadine Jampy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS 46th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal obesity and preconceptional weight loss on foeto-placental growth and offspring health in mice: expression of epigenetic modifiers at the interface with metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptional maternal metabolic status influences hepatic metabolome in male offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress developmental origins of health and disease (DOHAD) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Pontlevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires pondérales maternelles préconceptionnelles (TPMP) et effet sur la santé de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle: potential biomarkers of health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of preconceptional maternal weight trajectories on offspring health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional reconfiguration of rabbit iPS cells with Krüppel-like factors confers chimeric competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Gouvieux-Chantilly, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bull spermatozoa DNA methylation landscape displays unique features revealed by multi-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. , 2016, Plant &amp; Animal Genome XXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of clonal complexity of primary and secondary trout IGM and IGT response using deep sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Chara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Walzcak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Fish and Shellfish Immunology, 53, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity and weight loss: foeto-placental epigenetic programming and impact on adult offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics, Obesity and Metabolism 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hinxton, Cambridge, United Kingdom. , 2015, Epigenetics, Obesity and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs précoces de la gestation chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific epigenetic impact of preconceptional maternal weight loss on foeto-placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, International Federation of Placenta Associations Meeting 2014. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diets trigger sex-specific divergent trajectories of gene expression and epigenetic patterns in mouse placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposium, Epigenetics and Human Disease (B5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Santa Fe, United States. , 1 p., 2013, Nutrition, Epigenetics and Human Disease (B5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for prediabetes markers: comparison of muscle methylome of lean and obese women with or without type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of neonatal vs. adult lung early responses to RSV reveals key roles for DC and type I IFN in controlling immunopathologic imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and plasticity of DCs, Club Francophone des Cellules Dendritiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental Gene Expression and Epigenetic Patterns Highlight Sex- and Diet-Specific Programming Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pptox III: Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of hepatic epigenetic marks and machinery in offspring of obese and diabetic mothers fed a control diet during periconceptional/gestation/lactation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs non-invasifs de gestation précoce chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female placentas have divergent transcriptomic and epigenomic responses to maternal diets: not just hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones, intrauterine health and programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 189 p., 2014, Research and Perspectives in Endocrine Interactions, 978-3-319-02590-2. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02591-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId918"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Jouneau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Analyses bio-informatiques et statistiques de données haut débit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5094-7302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253132681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling reveals similarities between equine IVF and ICSI embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaartje Broothaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Angel-Velez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine de Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Festuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 251, pp.117749. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subacute loss of olfactory neurons following SARS-CoV-2 infection in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 133, pp.106274-106274. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2026.106274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N1MΨU-modified mRNA vaccines break the mold in fish by enhancing innate immune activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 37 (1), pp.102862-102862. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2026.102862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of germline chimeras in a non-rodent species using rabbit induced pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5165. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60314-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent B-cell repertoire remodelling by mRNA, DNA and live attenuated vaccines in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mazzolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.166. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-025-01232-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Huriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Estephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of repressive marks in the chicken primordial germ cell epigenetic signature: divergence from basal state resetting in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1), pp.11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-024-00537-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected regulatory functions of cyprinid Viperin on inflammation and metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Huetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doret R. van Muilekom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.650. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10566-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partial deletion within the meiosis-specific sporulation domain SPO22 of Tex11 is not associated with infertility in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Ghieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Calvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (9), pp.e0309974. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged dialysis during ex vivo lung perfusion promotes inflammatory responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Glorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Premachandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1365964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV2 infection in whole lung primarily targets macrophages that display subset-specific responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.351. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-024-05322-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-specific changes in nucleus accumbens transcriptome and motivation for palatable food reward in mice exposed to maternal separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Mathou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1190392. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1190392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Novas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1238321. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1238321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toll‐like receptors control the accumulation of neutrophils in lymph nodes that expand CD4 + T cells during experimental autoimmune encephalomyelitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madlen Rother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrik Stervbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Lampropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Calderon-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (2), pp.2250059. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.202250059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell type- and time-dependent biological responses in ex vivo perfused lung grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1142228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ovarian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Ex Vivo Lung Perfusion Procedure With Continuous Dialysis in a Pig Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Glorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Estephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.979-987. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TP.0000000000003931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepubertal nutritional modulation in the bull and its impact on sperm DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinju Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alysha Dance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00441-022-03659-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonotypic IgH Response against Systemic Viral infection in Pronephros and Spleen of a Teleost Fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mhana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (11), pp.2573-2582. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.2200088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPA disrupts meiosis I in oogonia by acting on pathways including cell cycle regulation, meiosis initiation and spindle assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 111, p. 166-177. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2022.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm Responses after an In Vitro Exposure to Glucose and Insulin during the Preimplantation Period in the Rabbit Embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp. 3766. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting male fertility from the sperm methylome: application to 120 bulls with hundreds of artificial insemination records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-022-01275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine fetal testis stage-specific sensitivity to environmental chemical mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (2), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Shot Vaccines against Bovine Respiratory Syncytial Virus (BRSV): Comparative Evaluation of Long-Term Protection after Immunization in the Presence of BRSV-Specific Maternal Antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Valarcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Malmström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), 27 p. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9030236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of cattle sperm sncRNAs during maturation, from testis to ejaculated sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-021-00397-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Characterization of a Testicular Long Non-coding RNA (4930463O16Rik) Identified in the Meiotic Arrest of the Mouse Topaz1–/– Testes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Castille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.700290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298848v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pourpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Naudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0232789. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02585985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive overview of bull sperm-borne small non-coding RNAs and their diversity across breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13072-020-00340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Onset of Puberty Through Modification of Early Life Nutrition Induces Modest but Persistent Changes in Bull Sperm DNA Methylation Profiles Post-puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2020.00945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic CpG methylation delineates subregions within super-enhancers selectively decommissioned at the exit from naive pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward W. Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Megchelenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14916-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effects of post-weaning diet and maternal obesity on mouse liver and brain metabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1572. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12061572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibody response induced FMDV vaccines in sheep correlates with early transcriptomic responses in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra S. Blaise-Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-019-0151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single shot pre-fusion-stabilized bovine rsv f vaccine is safe and effective in newborn calves with maternally derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efrain Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Näslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), 21 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Maternal Obesity and Preconceptional Weight Loss on Male and Female Offspring Metabolism and Olfactory Performance in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), 22p. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11050948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of first-generation in utero exposure to diesel engine exhaust on second-generation placental function, fatty acid profiles and foetal metabolism in rabbits: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.9710. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46130-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFN-Stimulated Genes in Zebrafish and Humans Define an Ancient Arsenal of Antiviral Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Laghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203 (12), pp.3361-3373. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1900804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02891057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral resistance and IFN signaling in STAT2 knockout fish cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola E. Dehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Lester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Della Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203 (2), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1801376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of mucosal and systemic antibody repertoire after ERM nasal vaccination in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magadán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.430. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of derived rabbit trophoblast stem cells under fluid shear stress to mimic the trophoblastic barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1863 (10), pp.1608-1618. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2019.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal vaccination drives modifications of nasal and systemic antibody repertoires in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1900157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spleen and head kidney differential gene expression patterns in trout infected with Lactococcus garvieae correlate with spleen granulomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Mar Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Rodriguez-Bertos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0649-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DNA Prime Immuno-Potentiates a Modified Live Vaccine against the Porcine Reproductive and Respiratory Syndrome Virus but Does Not Improve Heterologous Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Trus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11060576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Immunization With Heterologous Viruses Does Not Result in Attrition of the B Cell Memory in Rainbow Trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Navelsaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral resistance and interferon signalling in signal transducer and activator of transcription (STAT)-1 and STAT2 knockout salmonids cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Dehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Della Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.432-433. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role of DMXL2 in olfactory information transmission and the first wave of spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of rainbow trout B cell response against VHSV: New insights from head kidney antibody repertoire studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Magadan-Mompo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.429. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2019.04.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rift Valley fever virus Gn ectodomain-based DNA vaccine induces a partial protection not improved by APC targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphany Chrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-018-0052-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAG-3 Inhibitory Receptor Expression Identifies Immunosuppressive Natural Regulatory Plasma Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia C. Lino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- van Duc Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Lampropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Welle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jara Joedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.120 - +. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.immuni.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imme Sakwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Schierloh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of public mMemory B cell clones in fish after antiviral vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Puelma Touzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Marillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Chara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Public Memory B Cell Clones in Fish After Antiviral Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Puelma Touzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Marillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Chara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and transcriptomic analyses provide new insights on the early antiviral response to VHSV in resistant and susceptible rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi R. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4860-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-scale analysis of bull sperm methylome revealed both species peculiarities and conserved tissue-specific features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.404. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4764-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different co-culture systems have the same impact on bovine embryo transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154 (5), pp.695-710. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming of rabbit induced pluripotent stem cells toward epiblast and chimeric competency using Krüppel-like factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Stanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.831. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A panel of embryonic stem cell lines reveals the variety and dynamic of pluripotent states in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stemcr.2016.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Influenza Vaccine Can Lead to Disease Exacerbation or Viral Control Depending on Delivery Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Deloizy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondrej Stanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flt3 ligand improves the innate response to respiratory syncytial virus and limits lung disease upon RSV reexposure in neonate mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Laubreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (4), pp.874-884. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201545929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fetal ovary exhibits temporal sensitivity to a ‘real-life’ mixture of environmental chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Stefansdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep22279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricting nonclassical MHC genes coevolve with TRAV genes used by innate-like T cells in mammals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Teyton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (21), pp.2983-2992. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1600674113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of epigenetic machinery genes is sensitive to maternal obesity and weight loss in relation to fetal growth in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina E. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-016-0188-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Mononuclear Phagocyte Subset Homology Across Several Distant Warm-Blooded Vertebrates Through Comparative Transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.299. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2015.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179563v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Macqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPAZ1, a germ cell specific factor, is essential for male meiotic progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth-Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 406 (2), pp.158-171. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted innate responses to two viruses in zebrafish: insights into the ancestral repertoire of vertebrate IFN-stimulated genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Palha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 192 (9), pp.4328-41. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1302611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01108096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput sequencing analyses of XX genital ridges lacking [i]FOXL2[/i] reveal [i]DMRT1[/i] up-regulation before [i]SOX9[/i] expression during the sex-reversal process in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.114.122796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting transcriptome landscapes of rabbit pluripotent stem cells [i]in vitro[/i] and [i]in vivo[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149 (1-2), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culicoides Midge Bites Modulate the Host Response and Impact on Bluetongue Virus Infection in Sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonito Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Talavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced or reduced fetal growth induced by embryo transfer into smaller or larger breeds alters post-natal growth and metabolism in pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sandersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable methylation at promoters distinguishes epiblast stem cells from embryonic stem cells and the in vivo epiblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Marks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Sofia Bernardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (17), pp.2014-2029. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2013.0639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PB1-F2 attenuates virulence of highly pathogenic avian H5N1 influenza virus in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leymarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Embury-Hyatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0100679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and transcription in a distal region upstream from the bovine alphaS1 casein gene after once or twice daily milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Petridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0111556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proto-MHC of Placozoans, a Region Specialized in Cellular Stress and Ubiquitination/Proteasome Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaanus Suurväli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Grusea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193 (6), pp.2891 - 2901. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1401177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrification alters rabbit foetal placenta at transcriptomic and proteomic level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Saenz-De-Juano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marco-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Jimenez-Trigos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Viudes-De-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147 (6), pp.789-801. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-35-producing B cells are critical regulators of immunity during autoimmune and infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toralf Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicky Lampropoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrik Stervbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 507 (7492), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig Skin Includes Dendritic Cell Subsets Transcriptomically Related to Human CD1a and CD14 Dendritic Cells Presenting Different Migrating Behaviors and T Cell Activation Capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 193 (12), pp.5883 - 5893. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1303150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced pluripotent stem cells derived from rabbits exhibit some characteristics of naïve pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Y. Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy S. Markossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (6), pp.613-628. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.20134242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleost Fish Mount Complex Clonal IgM and IgT Responses in Spleen upon Systemic Viral Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.e1003098. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Cell Subtypes from Lymph Nodes and Blood Show Contrasted Gene Expression Programs upon Bluetongue Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Ruscanu Ruscanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme J. Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (16), pp.9333-9343. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00631-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FinTRIMs, fish virus-inducible proteins with E3 ubiquitin ligase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieke van Der Aa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidy van Kemenade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (2), pp.433-441. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2011.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canine recombinant adenovirus vector induces an immunogenicity-related gene expression profile in skin-migrated CD11b⁺ -type DCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bouet-Cararo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diets trigger sex-specific divergent trajectories of gene expression and epigenetic systems in mouse placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Fajardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean David Gothie Gothié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0047986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naive and primed murine pluripotent stem cells have distinct miRNA expression profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance C. Ciaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile O. Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1261/rna.028878.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jeanmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.671-683. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbs046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of degradation on inflammatory profile of polyphosphazene coated PMMA and trisacryl gelatin microspheres in a sheep uterine artery embolization model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Wassef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida H. Ghegediban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.339 - 351. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2010.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and evolution of TRIM proteins: new insights from the complete TRIM repertoire of zebrafish and pufferfish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieke M van Der Aa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pontarotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (7), pp.e22022. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of CD8α-like dendritic cells with a conserved functional specialization and a common molecular signature in distant mammalian species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (6), pp.3313-25. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1000824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant biomechanical strategies in response to frequent disturbance: uprooting of Phyllostachys nidularia (Poaceae) growing on landslide-prone slopes in Sichuan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94 (7), pp.1129-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in H3K4me3 and H3K27me3 landscapes during in vitro derivation of embryonic stem cells -a bovine study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Danube Conference on Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEBS, Oct 2024, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Harté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AURASTEM Annual meeting - Auvergne/Rhône-Alpes Stem Cell Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel combination of transcription factors and chromatin modifiers supporting naïve pluripotency in rabbit stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterisation of a Viperin knockout fish cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Peruzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of International Society of Developmental and Comparative Immunology (ISDCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Developmental and Comparative Immunology (ISDCI), Aug 2023, Wageningen (NL), France. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of multi-tissues data. An example from bovine embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme congress of Animal Production Science. ASPA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ageing is associated with molecular and functional modifications of endometrial physiology in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ruminant Reproduction Conference(IRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Galway City, Ireland. pp.511-512, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules souches germinales et leur épigénétique chez l'embryon de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique Stem PHASE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell type- and time-dependent biological responses in ex vivo perfused lung grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Phong Vu Manh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dalod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InternationLungTransplantation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition des états de pluripotence in vivo dans l’embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Rencontre du Réseau STEM-PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit preimplantation embryos by RNA sequencing, epigenetic and metabolomics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Developmental Biology – Celebrating the Diversity of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Human Frontier Science Program and the French and Japanese societies for Developmental Biology (SFBD &amp; JSDB), Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nursing in the periconceptional period alters placental gene expression and subsequent foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Placenta Group IFPA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Placenta Group, Nov 2022, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 maternal diesel engine exhaust exposure during gestation on F1 and F2 offspring phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2022.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1 suppression disrupts the expression of testicular long non-coding RNAs during murine spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual edition, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition aux nanoparticules d'or par inhalation sur la fonction placentaire et le phénotype de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPRENTISSAGE AUTOMATIQUE ET EPIGENETIQUE : PREDICTION DE LA FERTILITE DES TAUREAUX A PARTIR DU METHYLOME SPERMATIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition maternelle aux nanoparticules métalliques (Au-pvp, Ag, CeO2) par instillation: effets sur la fonction placentaire et le phénotype fœtal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic programming of the rabbit preimplantation embryo in a diabetic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal DOHaD and Epigenetics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Annual Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic, metabolomic and fatty acid composition in lactating and non-lactating mares’ uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Hankele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IETS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la préparation de librairies RRBS : un recul de 2 ans sur 388 librairies et 2 espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic CpG methylation delineates subregions within super-enhancers selectively decommissioned at the exit from naïve pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed Curry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Megchelenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. Corbeil-Essonne, FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aging on epigenetics of immune cells in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Pontlevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and non-genetic factors determine DNA methylation patterns in bull sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gant, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;patrimoine épigénétique&amp;quot; des spermatozoïdes bovins : variations physiologiques et pathologiques du méthylome spermatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A descriptive analysis of bull sperm methylome using reduced representation bisulphite sequencing (RRBS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bull Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data pour les données épigénétiques: illustration par des données pan-génomiques de méthylation de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech. FRA., Mar 2018, Romainville, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bull sperm sncRNAs: A new source for potential fertility biomarkers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bull Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., May 2018, Westport, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut métabolique maternal préconceptionnel influence le métabolisme hépatique des descendants mâles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro exposure to environmental relevant dose of bisphenol A does not influence the rabbit blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33.Annual Meeting of the European Society of Human Reproduction (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Human Reproduction and Embryology (ESHRE). BEL., Jul 2017, Genève, Switzerland. pp.548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRBS-toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ARN non codants du spermatozoïde bovin, de potentiels biomarqueurs de la fertilité mâle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures épigénétiques associées à l’état physiologique, nutritionnel et pathologique chez la vache laitière en postpartum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Congrès de la Société Française de Toxicologie Génétique "Conséquences pour l'homme et l'environnement des effets génotoxiques et épigénétiques transgénérationnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Toxicologie Génétique. FRA., Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de nouveaux biomarqueurs de la fertilité mâle dans le méthylome de la semence bovine: une analyse par RRBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaneze Mehalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse multi-échelle révèle l’hypométhylation massive, tissu-spécifique et espèce-spécifique de l’ADN spermatique bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bioinformatics pipeline for livestock RRBS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bull spermatozoa methylation landscape displays breed-specific features revealed by RRBS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2016, Cambridge, United Kingdom. 45 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire épigénétique des trajectoires pondérales maternelles préconceptionnelles au cours du développement chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate developmental patterns of immune responses to bacterial and viral infections in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Tacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Macqueen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alzaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conférence of Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, Maine, United States. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity and preconceptional weight loss: high sensitivity of epigenetic regulators gene expression in relation to fetal growth and long-lasting effect in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et perte de poids maternelles : programmation épigénétique dans le placenta et effets sur le phénotype des descendants adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre du Groupe de la Francophonie Placentaire "Le placenta dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpitaux Universitaires de Genève (HUG). CHE., Jun 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal preconceptional weight loss: impact on fetoplacental development and on epigenetic machinery genes expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Latin American Symposium on Maternal-Fetal Interaction and Placenta / 5. Latin American Symposium on Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latin American Society for Maternal Fetal Interaction and Placenta (SLIMP). ARG., Apr 2015, Mar Del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of bovine semen: tools to analyse DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of transcriptome profiles from endometrial caruncles and peripheral blood mononuclear cells reveal common and tissue-specific biological processes regulated at implantation in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic cascade of sex determination in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Endocrine Society. USA., Apr 2015, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut T. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Word Immune Regulation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 turns on testicular differentiation during XX sex-reversal in the goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Testis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Elsinore, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on epigenetic machinery genes expression and on foeto-placental development of preconceptional maternal weight loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2014, Nantes, France. 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different patterns of gene body DNA methylation in ESC and EpiSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks Hendrik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Kaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Stunnenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teleost fish mount complex clonal IgM and IgT responses in spleen upon systemic viral infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang-Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference of Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diets trigger sex-specific divergent trajectories of gene expression and epigenetic systems in mouse placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fajardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean David Gothie Gothié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of DNA methylation between two types of mouse pluripotent stem cells: ESCs and EpiSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Bernado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. REVIVE Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Feb 2013, Belle Eglise, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluripotency : in embryo and [i][/i]in vitro[i][/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmaltz-Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval. CAN., Oct 2013, Hilton Quebec City, Canada. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of long non-coding RNAs expression during gonad differentiation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva M. El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Symposia The non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Oct 2013, Heidelberg, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome diversity at multi- and single-cell levels in rabbit pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Osteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Stem Cell Research (ISSCR). INT., Jun 2013, Boston, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locus-specific epigenetic changes associated with peripheral leptin resistance in increased resistance to a high-fat diet in mice born to obese mothers fed a control diet during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France. pp.S42, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174412000797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à grande échelle des ARN non codants longs exprimés au cours de la différenciation gonadique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvment of [i]DMRT1[/i] in XX sex-reversed polled goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Elzaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of neonatal vs. adult lung early responses to RSV reveals key roles for DC and type I IFN in controlling immunopathologic imprinting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and plasticity of DCs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIDOV: Gene network involved in ovarian development in goat and mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque Agenae / ANR, Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). FRA., Mar 2012, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNAs and sex-differentiating genes in bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Devinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Course on non coding genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Curie. Paris, FRA., Jun 2012, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic characterization of epiblast stem cells derived from fertilized and nuclear-transferred mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks Hendrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. annual Cambridge Stem Cell international symposium: Pluripotency and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge [UK] (CAM). Cambridge, GBR., Jul 2011, Cambridge, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic instability following somatic cell nuclear transfer in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice de Montera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new vaccines for domestic animals: a conventional skin lymph ovine DC subset shares functional and transcriptomic properties with the cross-priming CD8alpha murine DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new vaccines for domestic animals: a conventional skin lymph ovine DC subset shares functional and transcriptomic properties with the cross-priming CD8alpha murine DC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating an ecological niche: how bamboo causes landslides but stays in the same place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Bio- and Eco-engineering - The Use of Vegetation to Improve Slope Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Federation of Placenta Associations (IFPA) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Erfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Viable Systemic Chimeras with Rabbit Induced Pluripotent Stem Cells Reprogrammed with KLF2, ERAS and PRMT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx Revive Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF SYSTEMIC CHIMERAS WITH RABBIT INDUCED PLURIPOTENT STEM CELLS REPROGRAMMED WITH KLF2, ERAS AND PRMT6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannicke Pijoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Perold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival-Gervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Stem Cell Research – ISSCR annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of transcriptome and chromatin accessibility in embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From cell to organism: When cell biology meets development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental gene expression reveals reduced angiogenesis in primiparous mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Symposium on Equine Reproduction (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Fos do Iguaçu, Brazil. Journal of equine veterinary science, 125, pp.104763, 2023, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Inner Cell Mass and the Trophectoderm transcriptomic and epigenomic responses after an in vitro exposure to glucose and insulin during the preimplantation period in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th annual Revive Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of T cell receptor beta loci in salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Novas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th congress of the International Society of Developmental and Comparative Immunology (ISDCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Wageningen, Netherlands. Developmental &amp; Comparative Immunology, 148, pp.104971, 2023, International Society of Developmental and Comparative Immunology 2023. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2023.104971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare aging as young as 10 years old alters gene expression and structure of term placenta without affecting foal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Cauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bologna, Italy. , p. 192, 2022, Abstract book ICAR 2020+2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NURSING IN THE PERICONCEPTIONAL PERIOD ALTERS PLACENTAL GENE EXPRESSION AND SUBSEQUENT FOAL GROWTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOHAD World Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bull fertility based on the sperm methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADE (Domestic Animals DOHaD and Epigenetics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term consequences of gestational exposure to filtered diesel exhaust on offspring neurobehavioral development in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Bernal Melendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sf-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Meeting French Society for Stem Cell Research (FSSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the pluripotency continuum in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting International Society for Stem Cell Research (ISSCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age alters gene expression in blastocyst trophoblast and term placenta as well as term placental structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gastaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Valais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, online, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryos with distinct early morphokinetic pathways present different post-embryonic genome activation transcriptomic patterns and different cryotolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadine Jampy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS 46th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States. Reproduction, Fertility and Development, 32, pp.125-244, 2020, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv32n2abs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fokkens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of maternal obesity and preconceptional weight loss on foeto-placental growth and offspring health in mice: expression of epigenetic modifiers at the interface with metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-conceptional maternal metabolic status influences hepatic metabolome in male offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress developmental origins of health and disease (DOHAD) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Melbourne, Australia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Pontlevoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique de la lignée germinale – Analyses transcriptomiques à l’échelle de la cellule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérault Eloïse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long non-coding RNA function during meiotic divisions of spermatogenesis in mammals : link with Topaz1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Notebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires pondérales maternelles préconceptionnelles (TPMP) et effet sur la santé de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle: potential biomarkers of health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Adebiotech, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Romainville, France. , pp.48, 2018, EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional reconfiguration of rabbit iPS cells with Krüppel-like factors confers chimeric competency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Gouvieux-Chantilly, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. , pp.222, 2017, ISAG 2017 36th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of preconceptional maternal weight trajectories on offspring health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Safi-Stibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topaz1: an actor of the spermatogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Luangpraseuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chadourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Scientifiques du GdR Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. , 76 p., 2017, 2èmes Journées scientifiques GDR REPRO 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diluted diesel engine exhaust alters placental function of the first and second generation in rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Elsinore, Denmark. , 147 p., 2017, 8th International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation analysis in monocytes at postpartum period in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: biomarkers of male fertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small non coding RNA from frozen bull sperm cells: A Biomarkers panel of male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Qan Diego, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine blastocyst transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Scientific meeting of the AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. , 2016, 32nd Scientific meeting of the AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bull spermatozoa DNA methylation landscape displays unique features revealed by multi-scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. , 2016, Plant &amp; Animal Genome XXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogrammation épigénétique des cellules germinales mâles de ruminants : résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero exposure to diluted diesel engine exhaust alters placental function, fatty acids profiles and fetal metabolism of the second generation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sylvie Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BOEC and VERO co-culture systems on bovine early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 85 p., 2016, Epigenetics and periconception environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in fibroblasts’ ability to be reprogrammed by the oocyte cytoplasm: study of differential situation in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of clonal complexity of primary and secondary trout IGM and IGT response using deep sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Magadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Chara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Walzcak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Fish &amp; Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADEMIC PRESS LTD- ELSEVIER SCIENCE LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Fish and Shellfish Immunology, 53, pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low dose of bisphenol A on sheep fetal testis and ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara B. Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the placental rabbit methylome and its alteration in intrauterine growth restriction (IUGR) cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015, Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions biologiques de FOXL2 dans l’endomètre bovin : un gène clé de l’axe reproducteur femelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesage-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale Biosigne "Signalisations et Réseaux intégratifs en Biologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kremlin-Bicêtre, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of somatic nuclear reprogramming on DNA methylation in bovine placental and fœtal tissues: global level, histological localization and genome-wide distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Publication - European Association for Animal Production (EAAP), 21, 548 p., 2015, 66th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Dmxl2[/i] is involved in follicle formation in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva El Zaiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early development of bovine embryos is influenced by the origin of feeders during in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of bovine semen: tools for DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA Methylation and Demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity and weight loss: foeto-placental epigenetic programming and impact on adult offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics, Obesity and Metabolism 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hinxton, Cambridge, United Kingdom. , 2015, Epigenetics, Obesity and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics of bovine semen: tools to DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Prézelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2015 Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 p., 2015, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lung neonatal responses to respiratory syncytial virus reveal deficiencies in dendritic cells and type I interferon in a mouse model of airway enhanced disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a toolbox to study the rabbit methylome and its alteration in IUGR cases during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Al-Adhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 72 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs précoces de la gestation chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mauffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Inghels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-specific epigenetic impact of preconceptional maternal weight loss on foeto-placental development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Junien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA EPG 2014, Fetal placental-maternal crosstalk and pregnancy outcome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 120 p., 2014, International Federation of Placenta Associations Meeting 2014. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal diets trigger sex-specific divergent trajectories of gene expression and epigenetic patterns in mouse placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposium, Epigenetics and Human Disease (B5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Santa Fe, United States. , 1 p., 2013, Nutrition, Epigenetics and Human Disease (B5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of neonatal vs. adult lung early responses to RSV reveals key roles for DC and type I IFN in controlling immunopathologic imprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan S. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and plasticity of DCs, Club Francophone des Cellules Dendritiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for prediabetes markers: comparison of muscle methylome of lean and obese women with or without type 2 diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental Gene Expression and Epigenetic Patterns Highlight Sex- and Diet-Specific Programming Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pptox III: Environmental Stressors in the Developmental Origins of Disease: Evidence and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of hepatic epigenetic marks and machinery in offspring of obese and diabetic mothers fed a control diet during periconceptional/gestation/lactation period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qihan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. Cambridge University Press, Journal of Developmental Origins of Health and Disease, 4 (Supplement 1), 2013, Founding meeting of SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs non-invasifs de gestation précoce chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cotinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female placentas have divergent transcriptomic and epigenomic responses to maternal diets: not just hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Attig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hormones, intrauterine health and programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 189 p., 2014, Research and Perspectives in Endocrine Interactions, 978-3-319-02590-2. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02591-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId921"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EF07A4"/>
+    <w:nsid w:val="8B282A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-jouneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5094-7302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle-Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jacquelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Leguay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzolini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01232-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thu Pham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Pijoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doerflinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60314-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huetz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doret R. van Muilekom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10566-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00537-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Vu Manh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05322-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1142228" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Shen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rother" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Stervbo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Lampropoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calderon-Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1190392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280847v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Novas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1238321" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magad&#225;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2200088" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bell" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Curry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Megchelenbrink" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14916-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628163v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salinas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900157" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magad&#225;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salinas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02891057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Laghi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900804" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622473v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E. Dehler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lester" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Della Pelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801376" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Coll" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Blanco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez-Bertos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0649-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dehler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.185" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Navelsaker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Olesen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02687" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magadan-Mompo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.175" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622086v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Lino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Duc Dang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Welle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara Joedicke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.06.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0052-x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622129v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Puelma Touzel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02115" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968155v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641103v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Stefansdottir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22279" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635805v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teyton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600674113" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina E. Panchenko" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-016-0188-3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634344v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tacchi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Macqueen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alzaid" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15458" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01108096v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Carvalho" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302611" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193849v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Saenz-De-Juano" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marco-Jimenez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jimenez-Trigos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Viudes-De-Castro" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0019" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639864v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Roch" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A O'Connor" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12979" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779835v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003098" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644160v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van Der Aa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laplantine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidy van Kemenade" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.08.010" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN1GQX6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000764v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Ferry" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Fajardy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Gothie Gothi&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047986" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001312v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance C. Ciaudo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Sismeiro" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.028878.111" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645209v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelage" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida H. Ghegediban" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.09.001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8DT1HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666156v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lucas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219450v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993038v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thu Pham" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993044v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961885v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104932" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808130v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344085v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Sage" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800582v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460141v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Azuara" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Curry" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737135v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604387v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605221v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaneze Mehalla" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797201v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797604v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603594v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742427v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797274v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741183v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Junien" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741132v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019613v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bernado" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pedersen" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019552v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748184v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fajardy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190791v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019566v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marks Hendrik" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kaan" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Stunnenberg" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198231v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019137v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Attig" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jais" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vig&#233;" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Beauger" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Gross" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174412000797" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191380v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019057v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marks Hendrick" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821125v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751719v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814801v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992256v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992261v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484226v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104971" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716763v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Derisoud" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gastaldo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Valais" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cauter" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408206v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737562v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605219v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742405v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walzcak" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371039.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742386v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743611v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271190.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.121" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019230v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayeur" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744640v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Wu" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Beauger" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935313v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806330v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746375v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797453v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vig&#233;" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/human+genetics/book/978-3-319-02590-2" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02591-9_6" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-jouneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5094-7302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje Broothaers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Angel-Velez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine de Coster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Festuccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117749" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle-Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jacquelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Leguay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Porter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2026.102862" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Thu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Perold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Pijoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doerflinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival-Gervier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60314-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mazzolini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhanna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01232-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-024-00537-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Chaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huetz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doret R. van Muilekom" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10566-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ghieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Castille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calvel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Phong Vu Manh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05322-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Henry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fneich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mathou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1190392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04280847v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Novas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lefranc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1238321" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Shen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madlen Rother" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik Stervbo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Lampropoulou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Calderon-Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202250059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1142228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leplat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003931" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinju Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysha Dance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-022-03659-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Castro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magad&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mhana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Phuong Pham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2200088" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Loup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Fowler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2022.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233766" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-022-01275-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560775v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0235" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Valarcher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Malmstr&#246;m" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9030236" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00397-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298848v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chadourne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.700290" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00340-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192093v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kenny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Byrne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00945" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward W. Curry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Megchelenbrink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14916-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Safi-Stibler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061572" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02677111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain Guzman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020231" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Panchenko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Voisin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11050948" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185870v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46130-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02891057v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Levraud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Laghi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900804" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola E. Dehler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Lester" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Della Pelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1801376" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883343v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magad&#225;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.178" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2019.07.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628163v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magadan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Salinas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1900157" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Coll" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Mar Blanco" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez-Bertos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0649-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620618v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Trus" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060576" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908268v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Navelsaker" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Olesen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02687" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Dehler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.185" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622530v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva M. El Zaiat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007909" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868478v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magadan-Mompo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2019.04.175" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629280v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-018-0052-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622086v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Lino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Duc Dang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Welle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jara Joedicke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2018.06.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622129v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Puelma Touzel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02115" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968155v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444518v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi R. Verrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4860-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01975403v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4764-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0449" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618722v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Stanek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00831" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639328v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osteil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Santamaria" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joly" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.07.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569908v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00641" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Laubreton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubuquoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545929" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641103v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Lea" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. Amezaga" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loup" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Stefansdottir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22279" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Teyton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1600674113" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281980v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina E. Panchenko" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-016-0188-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179563v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2015.00299" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634344v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tacchi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Macqueen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alzaid" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15458" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635577v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth-Prosper" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesueur" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2015.09.002" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01108096v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Carvalho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1302611" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194038v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva El Zaiat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.122796" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193859v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.05.014" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-242JSXTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190012v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pag&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083683" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129848v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sandersen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102044" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Marks" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Sofia Bernardo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2013.0639" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194021v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Embury-Hyatt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0100679" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Petridou" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gabory" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111556" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633156v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaanus Suurv&#228;li" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Grusea" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1401177" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193849v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Saenz-De-Juano" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marco-Jimenez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jimenez-Trigos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Viudes-De-Castro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0019" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639864v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toralf Roch" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A O'Connor" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12979" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000957v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Osteil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Tapponnier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Godet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Panneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.20134242" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779835v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Giudicelli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003098" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001027v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu Ruscanu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Bourge" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me J. Lecardonnel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00631-13" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644160v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke van Der Aa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laplantine" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidy van Kemenade" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2011.08.010" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN1GQX6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646750v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bouet-Cararo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052513" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000764v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Ferry" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Fajardy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David Gothie Gothi&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047986" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001312v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance C. Ciaudo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Sismeiro" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.028878.111" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645209v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wassef" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelage" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida H. Ghegediban" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2010.09.001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8DT1HG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831143v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke M van Der Aa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022022" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611156v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Urien" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guiton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Alexandre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1000824" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666156v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lucas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219450v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Trautmann" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993044v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thu Pham" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993038v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961885v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104932" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329926v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808130v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344085v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Sage" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalod" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219220v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800582v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Savatier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903205v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Valais" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Durand" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643599v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hoarau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2022.103562" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298411v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364090v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808207v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364124v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808066v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454910v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hankele" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv32n2abs" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734801v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460141v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Azuara" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Curry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734929v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736384v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734129v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736565v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737135v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734297v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736388v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Junien" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735241v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tymen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatimel" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604387v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al Adhami" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608764v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605492v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735196v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605221v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaneze Mehalla" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605215v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603594v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797604v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797201v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742427v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741277v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797274v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemaire" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741183v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Junien" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741190v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743865v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab118" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741278v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740120v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193822v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741132v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019566v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marks Hendrik" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kaan" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Stunnenberg" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190791v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang-Phuong Pham" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748184v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fajardy" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019613v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bernado" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pedersen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019552v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004536v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198231v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019137v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Attig" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jais" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vig&#233;" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Beauger" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Gross" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174412000797" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019564v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019618v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Elzaiat" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191380v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193796v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Naciri" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019018v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019057v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marks Hendrick" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752742v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice de Montera" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy No&#233;" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821125v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751719v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814801v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282783v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992261v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992256v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222247v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147559v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104763" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161198v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484226v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.104971" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716763v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Derisoud" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gastaldo" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Valais" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Cauter" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793660v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440281v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457960v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Bernal Melendez" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800627v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800665v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348714v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gastaldo" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dubois" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354267v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadine Jampy" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teste" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291473v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408206v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949117v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rault Elo&#239;se" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790680v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737562v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737041v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786300v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735698v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605219v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603127v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Luangpraseuth" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605995v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737532v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738420v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738179v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741775v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741887v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798618v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741181v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743467v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/382227.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741293v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742405v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walzcak" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/371039.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742377v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741269v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799741v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741156v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/340118.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194103v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va El Zaiat" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740946v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799304v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742386v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194108v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295295.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739158v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741118v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Al-Adhami" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271943.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739201v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Inghels" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silva" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3866" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743611v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271190.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.121" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019230v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayeur" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935313v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lecardonnel" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744640v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Wu" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Beauger" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806330v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746375v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823259v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797453v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vig&#233;" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/biomed/human+genetics/book/978-3-319-02590-2" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02591-9_6" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>