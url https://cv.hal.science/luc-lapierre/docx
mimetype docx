--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Lapierre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ancien Expert en Archéologie Spatiale au CNES (Centre National d’Études Spatiales). Retraité du CNES depuis le 1/10/2021.Animateur du Groupe Archéologie et Architecture de la Société Française de Photogrammétrie et de Télédétection (SFPT) et Trésorier de la société.Président fondateur de l’association Archéo-Cartographie Toulouse (ACT).Vice-président français d’Aouras (Société d’études et de recherches sur l’Aurès antique).Ingénieur (membre associé) du laboratoire Archéologie et Philologie d’Orient et d’Occident (AOrOc) de l’École Normale Supérieure (CNRS/PSL).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2650-9728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et parcours professionnel :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1980 : Ingénieur ESE (École Supérieure d’Électricité / Supélec)1980/81 : Scientifique du contingent (16 mois), 13 mois au CEA/LETI/LIR (Laboratoire d’InfraRouge)1981 (1/12/1981) : Ingénieur d’études en hyperfréquences au CNES1998 à 2004 : Chef du département hyperfréquences du CNES2005 à 2019 : Expert / Expert senior en hyperfréquences au CNES2020 à 2021 : Expert en archéologie spatiale au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours en Archéologie avec points marquants :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2002 : Membre de la section archéologie de l’Association Sportive et Culturelle (ASC) du CNES. Travaux essentiellement sur les voies et cadastres romains et leurs liens géométriques dans le sud de la France et en Tunisie, pilotés par Lionel Decramer.2005 : Première prospection archéologique en Tunisie, suivie de nombreux voyages archéologiques en Tunisie.2006 : Suite à une invitation de l’association algérienne Minerve à Tébessa pour la valorisation du patrimoine de la wilaya, rencontre de la société d’études et de recherches sur l’Aurès antique, Aouras (apport de notre compétence sur les voies romaines à la demande d’Aouras).2007 : Adhésion à Aouras (Colloque Aouras de Compiègne).2008 : Organisation avec la section archéologie de l’ASC/CNES d’un atelier Archéologie et Télédétection dans le cadre des Centres de Compétences Techniques (CCT) du CNES qui eut lieu le 24 avril 2008. Participation algérienne, allemande, belge, italienne et bien sûr française.2009 : Suite à l’atelier de 2008, co-rédacteur en chef délégué d’un numéro spécial Télédétection et Archéologie de la revue de la SFPT (Société Française de Photogrammétrie et de Télédétection) avec Marie-José Lefèvre-Fonollosa qui en fut la Présidente.2009 : Colloque international sur l’archéologie de Tébessa : présentation des prémices du projet de cartographie de l’Afrique du Nord antique sur SIG : Salama-SIG.2012 : Président fondateur de l’association indépendante Archéo-Cartographie Toulouse (ACT).2013 : Participation à la réalisation de deux tables d’orientation sur le patrimoine du village de Leucate dans l’Aude (projet ACT et VaPaL : Valorisation du Patrimoine Leucatois) inaugurées lors des Journées Européennes du Patrimoine 2014.2013 : Membre de l’Association Archéologique des Pyrénées-Orientales (AAPO).2014 et années suivantes : Participation quasi-annuelle en Tunisie aux colloques de géographie historique de Sousse.2015 : Préparation scientifique et organisation d’un voyage sur la Maroc antique d’ACT en 2015.2015 : Élection au CA d’Aouras ; 2018 : Membre du Comité Scientifique.2016 : Colloque de Sousse 2016, sollicitation de l’historienne Claude Briand Ponsart pour mettre en place un projet de cartographie collaborative de l’Afrique du Nord antique : AFRICA (évolution du projet Salama-SIG). Première communication au colloque de Sousse de 2017.2018 : Première rencontre d’AOrOc (Michel Dabas), évocation de l’intégration d’AFRICA dans le web-SIG Chronocarto.2018 : Parution officielle, le 16 juin 2018 dans la librairie Entrez-Libres de Leucate, du livre sur le patrimoine de Leucate (rédaction chap. histoire et archéologie, notamment via Domitia, dans l’Antiquité) : Si Leucate m’était conté… , de la Préhistoire au traité des Pyrénées (tome 1).2018 : Proposition de mise en place d’une activité nouvelle au CNES consistant à valoriser l’imagerie spatiale auprès des archéologues.2018 et 2019 : Implication scientifique dans le colloque Aouras de Paris-Nanterre de 2019 et à l’origine de la thématique : « La représentation du sol par l’image et pas l’écrit dans l’Aurès préhistorique, antique et médiéval ». Auteur/coauteur de 3 communications.2019 : Vice-président français d’Aouras, (Vice-président algérien Abderrahmane Khelifa, Président Charles Guittard).2019 : Membre de la SFPT et création/animation du groupe Archéologie et Architecture ; 2020 : Membre du CA et du Comité Éditorial de la revue R(evue)FPT ; 2021 : Trésorier.2019 : Participation à l’émission en 4 épisodes « Les mystères du Nil » produite par Label News (François Pomès) : images spatiales sur Tanis et les pyramides de Gizeh dont une image 3D.2020 : Suite à ma proposition de 2018, création du poste d’Expert Archéologie Spatiale au CNES dans le service Laboratoire Observation de la Terre (LOT) de Jean-Marc Delvit.2020: Participation au programme AMIDA-CRISES-Montpellier-3 Paul-Valéry.2021 (1/10/2021) : Retraité du CNES, poursuite de mes activités d’Archéologie Spatiale à la SFPT.2022 : Membre associé (ingénieur) à AOrOc à l’ENS (CNRS/PSL) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Lapierre-Luc.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2022 : Mission en Tunisie avec le Centre Camille Julian (CCJ) à l’invitation de Katia Schörle.2022 : Participation au Challenge Pléiades Néo d’Airbus DS avec François Leclère (AOrOc/EPHE) sur l’étude archéologique et paléo-environnementale de Tanis (Égypte).2022 : Colloque Aouras de Paris-Nanterre 2022 : introduction du thème de la connexion de l’Aurès au monde extérieur. Communications sur AFRICA et sur l'étude d'une voie romaine.2022 : Séance du 25 novembre 2022 de l’Académie des Sciences d’Outre-Mer (ASOM). Communication sur AFRICA et l’imagerie spatiale à l’invitation et avec Claude Briand-Ponsart.2022 : Établissement d’une convention CNES/ENS Ulm sur l’imagerie spatiale pour l’archéologie, signée fin 2022.2023 : Mission en Arabie Saoudite (Hégra) à l’invitation de Laïla Nehmé (UMR Orient & Méditerranée) et de Katia Schörle (CCJ).2023 : Participation au projet de valorisation de la via Domitia (groupe Corbières) auprès du public (marcheurs et cyclistes) porté par le photographe Jean-Claude Martinez.2023 : Collaborations avec le CCJ sur AFRICA (Epicherchel et centuriations de Tunisie).2023 : Conférence « L’imagerie spatiale au service du patrimoine culturel » les 2 et 3 novembre 2023 au CNES à Paris. Organisation en tant que SFPT avec Katia Schörle (CCJ/CNRS/Aix-Marseille Université), le CNES, notamment avec Céline Calleya (resp. SHS), et les COMET (COMmunautés d’ExpertTs) du CNES avec Yannick Tanguy et Dominic Phaev, les laboratoires AOrOc et ARKAIA (Institut Archéologie Méditerranéenne). Contributions en imagerie spatiale et SIG à 10 communications de cette conférence.2024 : Communication lors de l'atelier « L'utilisation de l'observation de la Terre pour le patrimoine naturel et culturel », les 15 et 16 octobre 2024 à l'Agence spatiale européenne (ESA), à Frascati (Italie), en collaboration avec K. Schörle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une compétence en imagerie spatiale et SIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Traitement d'images satellites d'observation de la Terre optiques et multispectrales à l'aide de diverses opérations (orthorectification, pansharpening, radiométrie, réduction de dimensionnalité, etc.) et production de modèles numériques de relief (MNR) pour diverses applications, telles que l'hydrographie.Traitement d'images radar à synthèse d'ouverture (SAR) provenant des satellites Sentinel-1 et TerraSAR-XTraitement d'images à l'aide des logiciels SIG QGIS et GDAL, ainsi que des boîtes à outils Grass ou Saga. Pour les calculs spécifiques aux images satellite, utilisation des boîtes à outils développées par le CNES : Orfeo ToolBox, S1Tiling et CARS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de l’imagerie spatiale auprès des archéologues au CNES puis à la SFPT :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage des caractéristiques et des traitements des divers types d’images spatiales pouvant potentiellement intéresser les archéologues. Communication auprès des archéologues. Notamment, communication, à la suite à une proposition d’Anca Dan, le 15 avril 2021, dans le cadre des séminaires de Géographie historique et de Géoarchéologie de l’ENS : « Les potentialités de l’imagerie spatiale pour l’archéologie ».Collaborations sur l’imagerie spatiale et/ou la cartographie numérique avec plusieurs laboratoires : CRISES (Montpellier III) : Diyarbakir (Turquie) ; AOrOc (ENS) : Kilia (delta du Danube), Ainos (delta de l’Hèbre ), Azraq (Jordanie) ; AOrOc (EPHE) : Tanis (Égypte) ; Centre Camille Julian (Univ. Aix-Marseille) : Tunisie, Lybie ; ANHIMA (EPHE) : Aurès (Algérie) ; IRD : Mandu (Inde) ; MNHN : Apamée (Syrie) ; UMR Orient & Méditerranée : Hégra (Arabie Saoudite) ; TRACES (Univ. Jean-Jaurès, Toulouse) : Pyrénées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICAE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet collaboratif visant à cartographier l'Afrique du Nord antique, sur la base d'une proposition de l'historien Claude Briand-Ponsart. Développements SIG associés à une base de données historico-archéologique depuis 2016, puis intégration dans le SIG web Chronocarto d'AOrOc grâce à Michel Dabas ; développements informatiques commenés par Yadh Riahi (Yebni, AOrOc) et poursuivis par Anis Barreh (Yebni) à partir de 2022. Nouvelles avancées, notamment de nouvelles applications, sous la direction de Katia Schörle (CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Chevallier, un littéraire passionné par la vision aérienne du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOURAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.305-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (issue 4), pp.677-687. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new GaN based high speed and high power switching circuit for envelope tracking modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Class-B power amplifier with dynamic gate biasing for improved linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (18), pp.1136-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of passive microwave devices through geometrical parameterization - Application to the design of a cylindrical cavity filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mahanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (Issue 2), pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae (Lab. Tracesà, Jan 2026, Toulouse (Université Toulouse II Jean Jaures), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du côtier et de son patrimoine risque : le cas de l'archipel de Kerkennah, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Golfe de Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouclier Bleu France (PACA) / Scudo Blu Italia, Sep 2025, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques côtiers et évolution du littoral à long terme : apports de l’imagerie spatiale pour l’étude et la protection du patrimoine archéologique dans le cadre du projet SEMSPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Drine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus et Recherche Collaborative Européenne en sciences du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de l'Aménagement du territoire et de la Décentralisation; ministère de la Transition écologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands in the Stream: the geoarchaeology of lived spaces in the Hebros delta (Northern Aegean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international d'archéologie classique: archéologie des espaces vécus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Goddard, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods and Tools for Preserving Cultural Heritage in the future, applied to Monitoring Coastal Degradation along the Tunisian Shore (Kerkennah Islands) within the framework of the GIS AFRICA Collaborative Mapping Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of Earth Observation for Natural and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESRIN, Oct 2024, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilia-Lykostoma (Nord du Delta du Danube, frontière Roumano-Ukrainienne) : les apports des images satellitaires à l'histoire, archéologie et géoarchéologie de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminița Preoteasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imagerie spatiale au service du patrimoine culturel Spatial Imagery at the Service of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Lapierre, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'imagerie spatiale au patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA : Projet de cartographie collaborative de l’Afrique du Nord antique, défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Briand-Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des images satellitaires à la connaissance de la topographie antique de Diyarbakır et de son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’Imagerie Spatiale au Service du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-fabricated high-Q 140 GHz filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1297-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication for low-loss millimeter wave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMWS-AMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes coaxiales rectangulaires pour des applications micro-ondes et submillimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre volumique 4 pôles à 140 GHz obtenu par micro-fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-additive fabrication of 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabrication of high Q 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters in normally-ON GaN HEMT technology for the design of RF Power Amplifiers in MMIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wide gap power components in energy conversion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Apr 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication of high Q millimeter-wave cavities and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA round table on micro and nano technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Switching Speed DC-DC Architecture Based on Normally-On Wide Bandgap HEMT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Wide Bandgap Semiconductors and Components Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ECSAT, Sep 2016, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Speed and High Efficiency GaN HEMT Switching Cell for Envelope Tracking Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation à haut rendement et haute vitesse en technologie GaN pour la gestion dynamique de polarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales Micoroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS laboratory, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Modeling of a Traveling-Wave Tube Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Saabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sombrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband fully silicon integrated differential balun and LNA for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems (APCCAS), 2014 IEEE Asia Pacific Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.723--726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20W ka-band radial solid-state power amplifier with 20% associated power-added efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2013 : 43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.688 - 691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase compensation technique in a radial divider/combiner structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eumc : 40th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.176 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of potential space applications for compact and efficient power combining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology &amp; Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de filtres à résonateurs diélectriques par la méthode du gradient topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-1 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of microwave filters including dielectric resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.687-690, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Herren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Design Assistance Tool for Microwave Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWESA'04, International Workshop on Electronics and System Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain. pp. 95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer aided design of microwave equalizers using the real frequency method. Application to the design of high flow radar communication receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave and Optoelectronics Conference IMOC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d amplificateurs de puissance à l aide de la méthode des fréquences réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hazouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic design assistance tool for circuit optimization : Application to microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, United States. pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode numérique efficace d aide à la conception d égaliseurs micro-ondes. Application à une chaîne de transmission très haut débit pour satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and map quantitative data in an armed conflict zone. Case study: Quantitative monitoring and mapping of the damage in Syria archeological site Afamia (Apamea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mobaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rudant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power divider/combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boichon Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houbloss Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masmoudi Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2327120. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Houal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Lapierre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ancien Expert en Archéologie Spatiale au CNES (Centre National d’Études Spatiales). Retraité du CNES depuis le 1/10/2021.Animateur du Groupe Archéologie et Architecture de la Société Française de Photogrammétrie et de Télédétection (SFPT) et Trésorier de la société.Président fondateur de l’association Archéo-Cartographie Toulouse (ACT).Vice-président français d’Aouras (Société d’études et de recherches sur l’Aurès antique).Ingénieur (membre associé) du laboratoire Archéologie et Philologie d’Orient et d’Occident (AOrOc) de l’École Normale Supérieure (CNRS/PSL).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2650-9728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur ESE (École Supérieure d’Électricité / Supélec)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980/81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Scientifique du contingent (16 mois), 13 mois au CEA/LETI/LIR (Laboratoire d’InfraRouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1981 (1/12/1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur d’études en hyperfréquences au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 à 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chef du département hyperfréquences du CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expert / Expert senior en hyperfréquences au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 à 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expert en archéologie spatiale au CNES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours en Archéologie avec points marquants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la section archéologie de l’Association Sportive et Culturelle (ASC) du CNES. Travaux essentiellement sur les voies et cadastres romains et leurs liens géométriques dans le sud de la France et en Tunisie, pilotés par Lionel Decramer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Première prospection archéologique en Tunisie, suivie de nombreux voyages archéologiques en Tunisie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à une invitation de l’association algérienne Minerve à Tébessa pour la valorisation du patrimoine de la wilaya, rencontre de la société d’études et de recherches sur l’Aurès antique, Aouras (apport de notre compétence sur les voies romaines à la demande d’Aouras).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adhésion à Aouras (Colloque Aouras de Compiègne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisation avec la section archéologie de l’ASC/CNES d’un atelier Archéologie et Télédétection dans le cadre des Centres de Compétences Techniques (CCT) du CNES qui eut lieu le 24 avril 2008. Participation algérienne, allemande, belge, italienne et bien sûr française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à l’atelier de 2008, co-rédacteur en chef délégué d’un numéro spécial Télédétection et Archéologie de la revue de la SFPT (Société Française de Photogrammétrie et de Télédétection) avec Marie-José Lefèvre-Fonollosa qui en fut la Présidente.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque international sur l’archéologie de Tébessa : présentation des prémices du projet de cartographie de l’Afrique du Nord antique sur SIG : Salama-SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Président fondateur de l’association indépendante Archéo-Cartographie Toulouse (ACT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation à la réalisation de deux tables d’orientation sur le patrimoine du village de Leucate dans l’Aude (projet ACT et VaPaL : Valorisation du Patrimoine Leucatois) inaugurées lors des Journées Européennes du Patrimoine 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de l’Association Archéologique des Pyrénées-Orientales (AAPO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 et années suivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation quasi-annuelle en Tunisie aux colloques de géographie historique de Sousse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Préparation scientifique et organisation d’un voyage sur la Maroc antique d’ACT en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Élection au CA d’Aouras ; 2018 : Membre du Comité Scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque de Sousse 2016, sollicitation de l’historienne Claude Briand Ponsart pour mettre en place un projet de cartographie collaborative de l’Afrique du Nord antique : AFRICA (évolution du projet Salama-SIG). Première communication au colloque de Sousse de 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Première rencontre d’AOrOc (Michel Dabas), évocation de l’intégration d’AFRICA dans le web-SIG Chronocarto.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Parution officielle, le 16 juin 2018 dans la librairie Entrez-Libres de Leucate, du livre sur le patrimoine de Leucate (rédaction chap. histoire et archéologie, notamment via Domitia, dans l’Antiquité) : Si Leucate m’était conté… , de la Préhistoire au traité des Pyrénées (tome 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Proposition de mise en place d’une activité nouvelle au CNES consistant à valoriser l’imagerie spatiale auprès des archéologues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 et 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Implication scientifique dans le colloque Aouras de Paris-Nanterre de 2019 et à l’origine de la thématique : « La représentation du sol par l’image et pas l’écrit dans l’Aurès préhistorique, antique et médiéval ». Auteur/coauteur de 3 communications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Vice-président français d’Aouras, (Vice-président algérien Abderrahmane Khelifa, Président Charles Guittard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la SFPT et création/animation du groupe Archéologie et Architecture ; 2020 : Membre du CA et du Comité Éditorial de la revue R(evue)FPT ; 2021 : Trésorier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation à l’émission en 4 épisodes « Les mystères du Nil » produite par Label News (François Pomès) : images spatiales sur Tanis et les pyramides de Gizeh dont une image 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à ma proposition de 2018, création du poste d’Expert Archéologie Spatiale au CNES dans le service Laboratoire Observation de la Terre (LOT) de Jean-Marc Delvit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au programme AMIDA-CRISES-Montpellier-3 Paul-Valéry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 (1/10/2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Retraité du CNES, poursuite de mes activités d’Archéologie Spatiale à la SFPT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre associé (ingénieur) à AOrOc à l’ENS (CNRS/PSL) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Lapierre-Luc.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission en Tunisie avec le Centre Camille Julian (CCJ) à l’invitation de Katia Schörle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au Challenge Pléiades Néo d’Airbus DS avec François Leclère (AOrOc/EPHE) sur l’étude archéologique et paléo-environnementale de Tanis (Égypte).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque Aouras de Paris-Nanterre 2022 : introduction du thème de la connexion de l’Aurès au monde extérieur. Communications sur AFRICA et sur l'étude d'une voie romaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Séance du 25 novembre 2022 de l’Académie des Sciences d’Outre-Mer (ASOM). Communication sur AFRICA et l’imagerie spatiale à l’invitation et avec Claude Briand-Ponsart.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Établissement d’une convention CNES/ENS Ulm sur l’imagerie spatiale pour l’archéologie, signée fin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission en Arabie Saoudite (Hégra) à l’invitation de Laïla Nehmé (UMR Orient & Méditerranée) et de Katia Schörle (CCJ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au projet de valorisation de la via Domitia (groupe Corbières) auprès du public (marcheurs et cyclistes) porté par le photographe Jean-Claude Martinez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaborations avec le CCJ sur AFRICA (Epicherchel et centuriations de Tunisie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conférence « L’imagerie spatiale au service du patrimoine culturel » les 2 et 3 novembre 2023 au CNES à Paris. Organisation en tant que SFPT avec Katia Schörle (CCJ/CNRS/Aix-Marseille Université), le CNES, notamment avec Céline Calleya (resp. SHS), et les COMET (COMmunautés d’ExpertTs) du CNES avec Yannick Tanguy et Dominic Phaev, les laboratoires AOrOc et ARKAIA (Institut Archéologie Méditerranéenne). Contributions en imagerie spatiale et SIG à 10 communications de cette conférence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication lors de l'atelier « L'utilisation de l'observation de la Terre pour le patrimoine naturel et culturel », les 15 et 16 octobre 2024 à l'Agence spatiale européenne (ESA), à Frascati (Italie), en collaboration avec K. Schörle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une compétence en imagerie spatiale et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement d'images satellites d'observation de la Terre optiques et multispectrales à l'aide de diverses opérations (orthorectification, pansharpening, radiométrie, réduction de dimensionnalité, etc.) et production de modèles numériques de relief (MNR) pour diverses applications, telles que l'hydrographie.Traitement d'images radar à synthèse d'ouverture (SAR) provenant des satellites Sentinel-1 et TerraSAR-XTraitement d'images à l'aide des logiciels SIG QGIS et GDAL, ainsi que des boîtes à outils Grass ou Saga. Pour les calculs spécifiques aux images satellite, utilisation des boîtes à outils développées par le CNES : Orfeo ToolBox, S1Tiling et CARS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de l’imagerie spatiale auprès des archéologues au CNES puis à la SFPT :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage des caractéristiques et des traitements des divers types d’images spatiales pouvant potentiellement intéresser les archéologues. Communication auprès des archéologues. Notamment, communication, à la suite à une proposition d’Anca Dan, le 15 avril 2021, dans le cadre des séminaires de Géographie historique et de Géoarchéologie de l’ENS : « Les potentialités de l’imagerie spatiale pour l’archéologie ».Collaborations sur l’imagerie spatiale et/ou la cartographie numérique avec plusieurs laboratoires : CRISES (Montpellier III) : Diyarbakir (Turquie) ; AOrOc (ENS) : Kilia (delta du Danube), Ainos (delta de l’Hèbre ), Azraq (Jordanie) ; AOrOc (EPHE) : Tanis (Égypte) ; Centre Camille Julian (Univ. Aix-Marseille) : Tunisie, Lybie ; ANHIMA (EPHE) : Aurès (Algérie) ; IRD : Mandu (Inde) ; MNHN : Apamée (Syrie) ; UMR Orient & Méditerranée : Hégra (Arabie Saoudite) ; TRACES (Univ. Jean-Jaurès, Toulouse) : Pyrénées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICAE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet collaboratif visant à cartographier l'Afrique du Nord antique, sur la base d'une proposition de l'historien Claude Briand-Ponsart. Développements SIG associés à une base de données historico-archéologique depuis 2016, puis intégration dans le SIG web Chronocarto d'AOrOc grâce à Michel Dabas ; développements informatiques commenés par Yadh Riahi (Yebni, AOrOc) et poursuivis par Anis Barreh (Yebni) à partir de 2022. Nouvelles avancées, notamment de nouvelles applications, sous la direction de Katia Schörle (CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Chevallier, un littéraire passionné par la vision aérienne du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOURAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.305-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (issue 4), pp.677-687. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new GaN based high speed and high power switching circuit for envelope tracking modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Class-B power amplifier with dynamic gate biasing for improved linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (18), pp.1136-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of passive microwave devices through geometrical parameterization - Application to the design of a cylindrical cavity filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mahanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (Issue 2), pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae (Lab. Tracesà, Jan 2026, Toulouse (Université Toulouse II Jean Jaures), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du côtier et de son patrimoine risque : le cas de l'archipel de Kerkennah, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Golfe de Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouclier Bleu France (PACA) / Scudo Blu Italia, Sep 2025, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques côtiers et évolution du littoral à long terme : apports de l’imagerie spatiale pour l’étude et la protection du patrimoine archéologique dans le cadre du projet SEMSPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Drine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus et Recherche Collaborative Européenne en sciences du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de l'Aménagement du territoire et de la Décentralisation; ministère de la Transition écologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands in the Stream: the geoarchaeology of lived spaces in the Hebros delta (Northern Aegean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international d'archéologie classique: archéologie des espaces vécus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Goddard, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods and Tools for Preserving Cultural Heritage in the future, applied to Monitoring Coastal Degradation along the Tunisian Shore (Kerkennah Islands) within the framework of the GIS AFRICA Collaborative Mapping Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of Earth Observation for Natural and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESRIN, Oct 2024, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilia-Lykostoma (Nord du Delta du Danube, frontière Roumano-Ukrainienne) : les apports des images satellitaires à l'histoire, archéologie et géoarchéologie de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminița Preoteasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imagerie spatiale au service du patrimoine culturel Spatial Imagery at the Service of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Lapierre, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'imagerie spatiale au patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA : Projet de cartographie collaborative de l’Afrique du Nord antique, défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Briand-Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des images satellitaires à la connaissance de la topographie antique de Diyarbakır et de son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’Imagerie Spatiale au Service du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-additive fabrication of 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabrication of high Q 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes coaxiales rectangulaires pour des applications micro-ondes et submillimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-fabricated high-Q 140 GHz filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1297-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication for low-loss millimeter wave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMWS-AMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre volumique 4 pôles à 140 GHz obtenu par micro-fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters in normally-ON GaN HEMT technology for the design of RF Power Amplifiers in MMIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wide gap power components in energy conversion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Apr 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication of high Q millimeter-wave cavities and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA round table on micro and nano technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Switching Speed DC-DC Architecture Based on Normally-On Wide Bandgap HEMT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Wide Bandgap Semiconductors and Components Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ECSAT, Sep 2016, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Speed and High Efficiency GaN HEMT Switching Cell for Envelope Tracking Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation à haut rendement et haute vitesse en technologie GaN pour la gestion dynamique de polarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales Micoroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS laboratory, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Modeling of a Traveling-Wave Tube Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Saabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sombrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband fully silicon integrated differential balun and LNA for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems (APCCAS), 2014 IEEE Asia Pacific Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.723--726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20W ka-band radial solid-state power amplifier with 20% associated power-added efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2013 : 43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.688 - 691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase compensation technique in a radial divider/combiner structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eumc : 40th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.176 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of potential space applications for compact and efficient power combining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology &amp; Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de filtres à résonateurs diélectriques par la méthode du gradient topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-1 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of microwave filters including dielectric resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.687-690, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Herren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Design Assistance Tool for Microwave Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWESA'04, International Workshop on Electronics and System Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain. pp. 95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer aided design of microwave equalizers using the real frequency method. Application to the design of high flow radar communication receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave and Optoelectronics Conference IMOC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic design assistance tool for circuit optimization : Application to microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, United States. pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d amplificateurs de puissance à l aide de la méthode des fréquences réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hazouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode numérique efficace d aide à la conception d égaliseurs micro-ondes. Application à une chaîne de transmission très haut débit pour satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and map quantitative data in an armed conflict zone. Case study: Quantitative monitoring and mapping of the damage in Syria archeological site Afamia (Apamea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mobaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rudant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power divider/combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boichon Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houbloss Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masmoudi Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2327120. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Houal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C547B33"/>
+    <w:nsid w:val="39E8A526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2650-9728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Lapierre-Luc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01021944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mahanfar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a Preoteasa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Briand-Ponsart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Riahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566412v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01297889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Saabe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armengaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hazouard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boulanger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichon Christelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houbloss Omar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Mohammed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Karadima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Terzopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2650-9728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Lapierre-Luc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01021944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mahanfar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a Preoteasa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Briand-Ponsart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Riahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01297889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Saabe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armengaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hazouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boulanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichon Christelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houbloss Omar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Mohammed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Karadima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Terzopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>