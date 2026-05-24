--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Lapierre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ancien Expert en Archéologie Spatiale au CNES (Centre National d’Études Spatiales). Retraité du CNES depuis le 1/10/2021.Animateur du Groupe Archéologie et Architecture de la Société Française de Photogrammétrie et de Télédétection (SFPT) et Trésorier de la société.Président fondateur de l’association Archéo-Cartographie Toulouse (ACT).Vice-président français d’Aouras (Société d’études et de recherches sur l’Aurès antique).Ingénieur (membre associé) du laboratoire Archéologie et Philologie d’Orient et d’Occident (AOrOc) de l’École Normale Supérieure (CNRS/PSL).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2650-9728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur ESE (École Supérieure d’Électricité / Supélec)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980/81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Scientifique du contingent (16 mois), 13 mois au CEA/LETI/LIR (Laboratoire d’InfraRouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1981 (1/12/1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur d’études en hyperfréquences au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 à 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chef du département hyperfréquences du CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expert / Expert senior en hyperfréquences au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 à 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expert en archéologie spatiale au CNES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours en Archéologie avec points marquants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la section archéologie de l’Association Sportive et Culturelle (ASC) du CNES. Travaux essentiellement sur les voies et cadastres romains et leurs liens géométriques dans le sud de la France et en Tunisie, pilotés par Lionel Decramer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Première prospection archéologique en Tunisie, suivie de nombreux voyages archéologiques en Tunisie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à une invitation de l’association algérienne Minerve à Tébessa pour la valorisation du patrimoine de la wilaya, rencontre de la société d’études et de recherches sur l’Aurès antique, Aouras (apport de notre compétence sur les voies romaines à la demande d’Aouras).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adhésion à Aouras (Colloque Aouras de Compiègne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisation avec la section archéologie de l’ASC/CNES d’un atelier Archéologie et Télédétection dans le cadre des Centres de Compétences Techniques (CCT) du CNES qui eut lieu le 24 avril 2008. Participation algérienne, allemande, belge, italienne et bien sûr française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à l’atelier de 2008, co-rédacteur en chef délégué d’un numéro spécial Télédétection et Archéologie de la revue de la SFPT (Société Française de Photogrammétrie et de Télédétection) avec Marie-José Lefèvre-Fonollosa qui en fut la Présidente.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque international sur l’archéologie de Tébessa : présentation des prémices du projet de cartographie de l’Afrique du Nord antique sur SIG : Salama-SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Président fondateur de l’association indépendante Archéo-Cartographie Toulouse (ACT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation à la réalisation de deux tables d’orientation sur le patrimoine du village de Leucate dans l’Aude (projet ACT et VaPaL : Valorisation du Patrimoine Leucatois) inaugurées lors des Journées Européennes du Patrimoine 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de l’Association Archéologique des Pyrénées-Orientales (AAPO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 et années suivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation quasi-annuelle en Tunisie aux colloques de géographie historique de Sousse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Préparation scientifique et organisation d’un voyage sur la Maroc antique d’ACT en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Élection au CA d’Aouras ; 2018 : Membre du Comité Scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque de Sousse 2016, sollicitation de l’historienne Claude Briand Ponsart pour mettre en place un projet de cartographie collaborative de l’Afrique du Nord antique : AFRICA (évolution du projet Salama-SIG). Première communication au colloque de Sousse de 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Première rencontre d’AOrOc (Michel Dabas), évocation de l’intégration d’AFRICA dans le web-SIG Chronocarto.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Parution officielle, le 16 juin 2018 dans la librairie Entrez-Libres de Leucate, du livre sur le patrimoine de Leucate (rédaction chap. histoire et archéologie, notamment via Domitia, dans l’Antiquité) : Si Leucate m’était conté… , de la Préhistoire au traité des Pyrénées (tome 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Proposition de mise en place d’une activité nouvelle au CNES consistant à valoriser l’imagerie spatiale auprès des archéologues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 et 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Implication scientifique dans le colloque Aouras de Paris-Nanterre de 2019 et à l’origine de la thématique : « La représentation du sol par l’image et pas l’écrit dans l’Aurès préhistorique, antique et médiéval ». Auteur/coauteur de 3 communications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Vice-président français d’Aouras, (Vice-président algérien Abderrahmane Khelifa, Président Charles Guittard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la SFPT et création/animation du groupe Archéologie et Architecture ; 2020 : Membre du CA et du Comité Éditorial de la revue R(evue)FPT ; 2021 : Trésorier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation à l’émission en 4 épisodes « Les mystères du Nil » produite par Label News (François Pomès) : images spatiales sur Tanis et les pyramides de Gizeh dont une image 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à ma proposition de 2018, création du poste d’Expert Archéologie Spatiale au CNES dans le service Laboratoire Observation de la Terre (LOT) de Jean-Marc Delvit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au programme AMIDA-CRISES-Montpellier-3 Paul-Valéry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 (1/10/2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Retraité du CNES, poursuite de mes activités d’Archéologie Spatiale à la SFPT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre associé (ingénieur) à AOrOc à l’ENS (CNRS/PSL) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Lapierre-Luc.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission en Tunisie avec le Centre Camille Julian (CCJ) à l’invitation de Katia Schörle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au Challenge Pléiades Néo d’Airbus DS avec François Leclère (AOrOc/EPHE) sur l’étude archéologique et paléo-environnementale de Tanis (Égypte).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque Aouras de Paris-Nanterre 2022 : introduction du thème de la connexion de l’Aurès au monde extérieur. Communications sur AFRICA et sur l'étude d'une voie romaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Séance du 25 novembre 2022 de l’Académie des Sciences d’Outre-Mer (ASOM). Communication sur AFRICA et l’imagerie spatiale à l’invitation et avec Claude Briand-Ponsart.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Établissement d’une convention CNES/ENS Ulm sur l’imagerie spatiale pour l’archéologie, signée fin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission en Arabie Saoudite (Hégra) à l’invitation de Laïla Nehmé (UMR Orient & Méditerranée) et de Katia Schörle (CCJ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au projet de valorisation de la via Domitia (groupe Corbières) auprès du public (marcheurs et cyclistes) porté par le photographe Jean-Claude Martinez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaborations avec le CCJ sur AFRICA (Epicherchel et centuriations de Tunisie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conférence « L’imagerie spatiale au service du patrimoine culturel » les 2 et 3 novembre 2023 au CNES à Paris. Organisation en tant que SFPT avec Katia Schörle (CCJ/CNRS/Aix-Marseille Université), le CNES, notamment avec Céline Calleya (resp. SHS), et les COMET (COMmunautés d’ExpertTs) du CNES avec Yannick Tanguy et Dominic Phaev, les laboratoires AOrOc et ARKAIA (Institut Archéologie Méditerranéenne). Contributions en imagerie spatiale et SIG à 10 communications de cette conférence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication lors de l'atelier « L'utilisation de l'observation de la Terre pour le patrimoine naturel et culturel », les 15 et 16 octobre 2024 à l'Agence spatiale européenne (ESA), à Frascati (Italie), en collaboration avec K. Schörle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une compétence en imagerie spatiale et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement d'images satellites d'observation de la Terre optiques et multispectrales à l'aide de diverses opérations (orthorectification, pansharpening, radiométrie, réduction de dimensionnalité, etc.) et production de modèles numériques de relief (MNR) pour diverses applications, telles que l'hydrographie.Traitement d'images radar à synthèse d'ouverture (SAR) provenant des satellites Sentinel-1 et TerraSAR-XTraitement d'images à l'aide des logiciels SIG QGIS et GDAL, ainsi que des boîtes à outils Grass ou Saga. Pour les calculs spécifiques aux images satellite, utilisation des boîtes à outils développées par le CNES : Orfeo ToolBox, S1Tiling et CARS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de l’imagerie spatiale auprès des archéologues au CNES puis à la SFPT :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage des caractéristiques et des traitements des divers types d’images spatiales pouvant potentiellement intéresser les archéologues. Communication auprès des archéologues. Notamment, communication, à la suite à une proposition d’Anca Dan, le 15 avril 2021, dans le cadre des séminaires de Géographie historique et de Géoarchéologie de l’ENS : « Les potentialités de l’imagerie spatiale pour l’archéologie ».Collaborations sur l’imagerie spatiale et/ou la cartographie numérique avec plusieurs laboratoires : CRISES (Montpellier III) : Diyarbakir (Turquie) ; AOrOc (ENS) : Kilia (delta du Danube), Ainos (delta de l’Hèbre ), Azraq (Jordanie) ; AOrOc (EPHE) : Tanis (Égypte) ; Centre Camille Julian (Univ. Aix-Marseille) : Tunisie, Lybie ; ANHIMA (EPHE) : Aurès (Algérie) ; IRD : Mandu (Inde) ; MNHN : Apamée (Syrie) ; UMR Orient & Méditerranée : Hégra (Arabie Saoudite) ; TRACES (Univ. Jean-Jaurès, Toulouse) : Pyrénées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICAE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet collaboratif visant à cartographier l'Afrique du Nord antique, sur la base d'une proposition de l'historien Claude Briand-Ponsart. Développements SIG associés à une base de données historico-archéologique depuis 2016, puis intégration dans le SIG web Chronocarto d'AOrOc grâce à Michel Dabas ; développements informatiques commenés par Yadh Riahi (Yebni, AOrOc) et poursuivis par Anis Barreh (Yebni) à partir de 2022. Nouvelles avancées, notamment de nouvelles applications, sous la direction de Katia Schörle (CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Chevallier, un littéraire passionné par la vision aérienne du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOURAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.305-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (issue 4), pp.677-687. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new GaN based high speed and high power switching circuit for envelope tracking modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Class-B power amplifier with dynamic gate biasing for improved linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (18), pp.1136-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of passive microwave devices through geometrical parameterization - Application to the design of a cylindrical cavity filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mahanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (Issue 2), pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae (Lab. Tracesà, Jan 2026, Toulouse (Université Toulouse II Jean Jaures), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du côtier et de son patrimoine risque : le cas de l'archipel de Kerkennah, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Golfe de Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouclier Bleu France (PACA) / Scudo Blu Italia, Sep 2025, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques côtiers et évolution du littoral à long terme : apports de l’imagerie spatiale pour l’étude et la protection du patrimoine archéologique dans le cadre du projet SEMSPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Drine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus et Recherche Collaborative Européenne en sciences du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de l'Aménagement du territoire et de la Décentralisation; ministère de la Transition écologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands in the Stream: the geoarchaeology of lived spaces in the Hebros delta (Northern Aegean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international d'archéologie classique: archéologie des espaces vécus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Goddard, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods and Tools for Preserving Cultural Heritage in the future, applied to Monitoring Coastal Degradation along the Tunisian Shore (Kerkennah Islands) within the framework of the GIS AFRICA Collaborative Mapping Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of Earth Observation for Natural and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESRIN, Oct 2024, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilia-Lykostoma (Nord du Delta du Danube, frontière Roumano-Ukrainienne) : les apports des images satellitaires à l'histoire, archéologie et géoarchéologie de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminița Preoteasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imagerie spatiale au service du patrimoine culturel Spatial Imagery at the Service of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Lapierre, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'imagerie spatiale au patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA : Projet de cartographie collaborative de l’Afrique du Nord antique, défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Briand-Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des images satellitaires à la connaissance de la topographie antique de Diyarbakır et de son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’Imagerie Spatiale au Service du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-additive fabrication of 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabrication of high Q 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes coaxiales rectangulaires pour des applications micro-ondes et submillimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-fabricated high-Q 140 GHz filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1297-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication for low-loss millimeter wave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMWS-AMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre volumique 4 pôles à 140 GHz obtenu par micro-fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters in normally-ON GaN HEMT technology for the design of RF Power Amplifiers in MMIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wide gap power components in energy conversion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Apr 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication of high Q millimeter-wave cavities and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA round table on micro and nano technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Switching Speed DC-DC Architecture Based on Normally-On Wide Bandgap HEMT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Wide Bandgap Semiconductors and Components Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ECSAT, Sep 2016, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Speed and High Efficiency GaN HEMT Switching Cell for Envelope Tracking Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation à haut rendement et haute vitesse en technologie GaN pour la gestion dynamique de polarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales Micoroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS laboratory, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Modeling of a Traveling-Wave Tube Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Saabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sombrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband fully silicon integrated differential balun and LNA for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems (APCCAS), 2014 IEEE Asia Pacific Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.723--726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20W ka-band radial solid-state power amplifier with 20% associated power-added efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2013 : 43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.688 - 691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase compensation technique in a radial divider/combiner structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eumc : 40th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.176 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of potential space applications for compact and efficient power combining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology &amp; Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de filtres à résonateurs diélectriques par la méthode du gradient topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-1 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of microwave filters including dielectric resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.687-690, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Herren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Design Assistance Tool for Microwave Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWESA'04, International Workshop on Electronics and System Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain. pp. 95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer aided design of microwave equalizers using the real frequency method. Application to the design of high flow radar communication receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave and Optoelectronics Conference IMOC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic design assistance tool for circuit optimization : Application to microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, United States. pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d amplificateurs de puissance à l aide de la méthode des fréquences réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hazouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode numérique efficace d aide à la conception d égaliseurs micro-ondes. Application à une chaîne de transmission très haut débit pour satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and map quantitative data in an armed conflict zone. Case study: Quantitative monitoring and mapping of the damage in Syria archeological site Afamia (Apamea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mobaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rudant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power divider/combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boichon Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houbloss Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masmoudi Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2327120. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Houal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Lapierre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ancien Expert en Archéologie Spatiale au CNES (Centre National d’Études Spatiales). Retraité du CNES depuis le 1/10/2021.Animateur du Groupe Archéologie et Architecture de la Société Française de Photogrammétrie et de Télédétection (SFPT) et Trésorier de la société.Président fondateur de l’association Archéo-Cartographie Toulouse (ACT).Vice-président français d’Aouras (Société d’études et de recherches sur l’Aurès antique).Ingénieur (membre associé) du laboratoire Archéologie et Philologie d’Orient et d’Occident (AOrOc) de l’École Normale Supérieure (CNRS/PSL).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2650-9728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et parcours professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur ESE (École Supérieure d’Électricité / Supélec)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980/81</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Scientifique du contingent (16 mois), 13 mois au CEA/LETI/LIR (Laboratoire d’InfraRouge)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1981 (1/12/1981)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur d’études en hyperfréquences au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 à 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chef du département hyperfréquences du CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 à 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expert / Expert senior en hyperfréquences au CNES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 à 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Expert en archéologie spatiale au CNES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours en Archéologie avec points marquants :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la section archéologie de l’Association Sportive et Culturelle (ASC) du CNES. Travaux essentiellement sur les voies et cadastres romains et leurs liens géométriques dans le sud de la France et en Tunisie, pilotés par Lionel Decramer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Première prospection archéologique en Tunisie, suivie de nombreux voyages archéologiques en Tunisie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à une invitation de l’association algérienne Minerve à Tébessa pour la valorisation du patrimoine de la wilaya, rencontre de la société d’études et de recherches sur l’Aurès antique, Aouras (apport de notre compétence sur les voies romaines à la demande d’Aouras).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adhésion à Aouras (Colloque Aouras de Compiègne).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisation avec la section archéologie de l’ASC/CNES d’un atelier Archéologie et Télédétection dans le cadre des Centres de Compétences Techniques (CCT) du CNES qui eut lieu le 24 avril 2008. Participation algérienne, allemande, belge, italienne et bien sûr française.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à l’atelier de 2008, co-rédacteur en chef délégué d’un numéro spécial Télédétection et Archéologie de la revue de la SFPT (Société Française de Photogrammétrie et de Télédétection) avec Marie-José Lefèvre-Fonollosa qui en fut la Présidente.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque international sur l’archéologie de Tébessa : présentation des prémices du projet de cartographie de l’Afrique du Nord antique sur SIG : Salama-SIG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Président fondateur de l’association indépendante Archéo-Cartographie Toulouse (ACT).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation à la réalisation de deux tables d’orientation sur le patrimoine du village de Leucate dans l’Aude (projet ACT et VaPaL : Valorisation du Patrimoine Leucatois) inaugurées lors des Journées Européennes du Patrimoine 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de l’Association Archéologique des Pyrénées-Orientales (AAPO).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 et années suivantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation quasi-annuelle en Tunisie aux colloques de géographie historique de Sousse.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Préparation scientifique et organisation d’un voyage sur la Maroc antique d’ACT en 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Élection au CA d’Aouras ; 2018 : Membre du Comité Scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque de Sousse 2016, sollicitation de l’historienne Claude Briand Ponsart pour mettre en place un projet de cartographie collaborative de l’Afrique du Nord antique : AFRICA (évolution du projet Salama-SIG). Première communication au colloque de Sousse de 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Première rencontre d’AOrOc (Michel Dabas), évocation de l’intégration d’AFRICA dans le web-SIG Chronocarto.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Parution officielle, le 16 juin 2018 dans la librairie Entrez-Libres de Leucate, du livre sur le patrimoine de Leucate (rédaction chap. histoire et archéologie, notamment via Domitia, dans l’Antiquité) : Si Leucate m’était conté… , de la Préhistoire au traité des Pyrénées (tome 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Proposition de mise en place d’une activité nouvelle au CNES consistant à valoriser l’imagerie spatiale auprès des archéologues.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 et 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Implication scientifique dans le colloque Aouras de Paris-Nanterre de 2019 et à l’origine de la thématique : « La représentation du sol par l’image et pas l’écrit dans l’Aurès préhistorique, antique et médiéval ». Auteur/coauteur de 3 communications.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Vice-président français d’Aouras, (Vice-président algérien Abderrahmane Khelifa, Président Charles Guittard).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre de la SFPT et création/animation du groupe Archéologie et Architecture ; 2020 : Membre du CA et du Comité Éditorial de la revue R(evue)FPT ; 2021 : Trésorier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation à l’émission en 4 épisodes « Les mystères du Nil » produite par Label News (François Pomès) : images spatiales sur Tanis et les pyramides de Gizeh dont une image 3D.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Suite à ma proposition de 2018, création du poste d’Expert Archéologie Spatiale au CNES dans le service Laboratoire Observation de la Terre (LOT) de Jean-Marc Delvit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au programme AMIDA-CRISES-Montpellier-3 Paul-Valéry.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 (1/10/2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Retraité du CNES, poursuite de mes activités d’Archéologie Spatiale à la SFPT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre associé (ingénieur) à AOrOc à l’ENS (CNRS/PSL) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Lapierre-Luc.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission en Tunisie avec le Centre Camille Julian (CCJ) à l’invitation de Katia Schörle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au Challenge Pléiades Néo d’Airbus DS avec François Leclère (AOrOc/EPHE) sur l’étude archéologique et paléo-environnementale de Tanis (Égypte).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Colloque Aouras de Paris-Nanterre 2022 : introduction du thème de la connexion de l’Aurès au monde extérieur. Communications sur AFRICA et sur l'étude d'une voie romaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Séance du 25 novembre 2022 de l’Académie des Sciences d’Outre-Mer (ASOM). Communication sur AFRICA et l’imagerie spatiale à l’invitation et avec Claude Briand-Ponsart.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Établissement d’une convention CNES/ENS Ulm sur l’imagerie spatiale pour l’archéologie, signée fin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission en Arabie Saoudite (Hégra) à l’invitation de Laïla Nehmé (UMR Orient & Méditerranée) et de Katia Schörle (CCJ).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Participation au projet de valorisation de la via Domitia (groupe Corbières) auprès du public (marcheurs et cyclistes) porté par le photographe Jean-Claude Martinez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Collaborations avec le CCJ sur AFRICA (Epicherchel et centuriations de Tunisie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conférence « L’imagerie spatiale au service du patrimoine culturel » les 2 et 3 novembre 2023 au CNES à Paris. Organisation en tant que SFPT avec Katia Schörle (CCJ/CNRS/Aix-Marseille Université), le CNES, notamment avec Céline Calleya (resp. SHS), et les COMET (COMmunautés d’ExpertTs) du CNES avec Yannick Tanguy et Dominic Phaev, les laboratoires AOrOc et ARKAIA (Institut Archéologie Méditerranéenne). Contributions en imagerie spatiale et SIG à 10 communications de cette conférence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Communication lors de l'atelier « L'utilisation de l'observation de la Terre pour le patrimoine naturel et culturel », les 15 et 16 octobre 2024 à l'Agence spatiale européenne (ESA), à Frascati (Italie), en collaboration avec K. Schörle.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d'une compétence en imagerie spatiale et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement d'images satellites d'observation de la Terre optiques et multispectrales à l'aide de diverses opérations (orthorectification, pansharpening, radiométrie, réduction de dimensionnalité, etc.) et production de modèles numériques de relief (MNR) pour diverses applications, telles que l'hydrographie.Traitement d'images radar à synthèse d'ouverture (SAR) provenant des satellites Sentinel-1 et TerraSAR-XTraitement d'images à l'aide des logiciels SIG QGIS et GDAL, ainsi que des boîtes à outils Grass ou Saga. Pour les calculs spécifiques aux images satellite, utilisation des boîtes à outils développées par le CNES : Orfeo ToolBox, S1Tiling et CARS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation de l’imagerie spatiale auprès des archéologues au CNES puis à la SFPT :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage des caractéristiques et des traitements des divers types d’images spatiales pouvant potentiellement intéresser les archéologues. Communication auprès des archéologues. Notamment, communication, à la suite à une proposition d’Anca Dan, le 15 avril 2021, dans le cadre des séminaires de Géographie historique et de Géoarchéologie de l’ENS : « Les potentialités de l’imagerie spatiale pour l’archéologie ».Collaborations sur l’imagerie spatiale et/ou la cartographie numérique avec plusieurs laboratoires : CRISES (Montpellier III) : Diyarbakir (Turquie) ; AOrOc (ENS) : Kilia (delta du Danube), Ainos (delta de l’Hèbre ), Azraq (Jordanie) ; AOrOc (EPHE) : Tanis (Égypte) ; Centre Camille Julian (Univ. Aix-Marseille) : Tunisie, Lybie ; ANHIMA (EPHE) : Aurès (Algérie) ; IRD : Mandu (Inde) ; MNHN : Apamée (Syrie) ; UMR Orient & Méditerranée : Hégra (Arabie Saoudite) ; TRACES (Univ. Jean-Jaurès, Toulouse) : Pyrénées.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICAE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet collaboratif visant à cartographier l'Afrique du Nord antique, sur la base d'une proposition de l'historien Claude Briand-Ponsart. Développements SIG associés à une base de données historico-archéologique depuis 2016, puis intégration dans le SIG web Chronocarto d'AOrOc grâce à Michel Dabas ; développements informatiques commenés par Yadh Riahi (Yebni, AOrOc) et poursuivis par Anis Barreh (Yebni) à partir de 2022. Nouvelles avancées, notamment de nouvelles applications, sous la direction de Katia Schörle (CNRS).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Past Dynamics and Spatio-Temporal Analysis of Recent, Current and Future Shoreline Changes in the Majerda Delta, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semah Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Padhiou Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165j9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Chevallier, un littéraire passionné par la vision aérienne du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOURAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.305-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (issue 4), pp.677-687. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new GaN based high speed and high power switching circuit for envelope tracking modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-W S-band class-B GaN amplifier with a dynamic gate bias circuit for linearity enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078713000962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Class-B power amplifier with dynamic gate biasing for improved linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (18), pp.1136-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of passive microwave devices through geometrical parameterization - Application to the design of a cylindrical cavity filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mahanfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (Issue 2), pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate characterization of intermodulation noise in multi carrier wide band power amplifiers based on a digital synthesis of pseudo noise Gaussian stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gizard Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5-6), pp.627-644. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un œil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire équipe Terrae (Lab. Traces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae, Jan 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un oeil numérique sur les cimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Terrae (Lab. Tracesà, Jan 2026, Toulouse (Université Toulouse II Jean Jaures), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques côtiers et évolution du littoral à long terme : apports de l’imagerie spatiale pour l’étude et la protection du patrimoine archéologique dans le cadre du projet SEMSPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Drine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copernicus et Recherche Collaborative Européenne en sciences du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ministère de l'Aménagement du territoire et de la Décentralisation; ministère de la Transition écologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du côtier et de son patrimoine risque : le cas de l'archipel de Kerkennah, Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Golfe de Gênes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouclier Bleu France (PACA) / Scudo Blu Italia, Sep 2025, Monte Carlo, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler les empreintes du pastoralisme. Quand les nouvelles technologies redéfinissent la prospection archéologique en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM - Université de Pau et des Pays de l'Adour, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands in the Stream: the geoarchaeology of lived spaces in the Hebros delta (Northern Aegean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès international d'archéologie classique: archéologie des espaces vécus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Goddard, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods and Tools for Preserving Cultural Heritage in the future, applied to Monitoring Coastal Degradation along the Tunisian Shore (Kerkennah Islands) within the framework of the GIS AFRICA Collaborative Mapping Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The use of Earth Observation for Natural and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESRIN, Oct 2024, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et imagerie satellitaire : une coopération à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Simiroré Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'imagerie spatiale au patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA : Projet de cartographie collaborative de l’Afrique du Nord antique, défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schörle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Briand-Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yadh Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Suarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imagerie spatiale au service du patrimoine culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES; SFPT; Aix-Marseille Université; Ministère de la culture; Institut d'archéologie méditerranéenne; CNRS; Carto Mundi; AMIDEX; France 2030, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chilia-Lykostoma (Nord du Delta du Danube, frontière Roumano-Ukrainienne) : les apports des images satellitaires à l'histoire, archéologie et géoarchéologie de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminița Preoteasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imagerie spatiale au service du patrimoine culturel Spatial Imagery at the Service of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Lapierre, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des images satellitaires à la connaissance de la topographie antique de Diyarbakır et de son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Assenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur l’Imagerie Spatiale au Service du Patrimoine Culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Study for the Design of Dual Input Load Modulated Wideband GaN Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Medrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 49th European Microwave Conference, EuMW 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Modeling of 4-Port Transistor for Linear mmW Design Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Asia-Pacific Microwave Conference (APMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kyoto, Japan. pp.360-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes coaxiales rectangulaires pour des applications micro-ondes et submillimétriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-fabricated high-Q 140 GHz filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pothier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honololu, France. pp.1297-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication for low-loss millimeter wave components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IMWS-AMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre volumique 4 pôles à 140 GHz obtenu par micro-fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-additive fabrication of 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-fabrication of high Q 38 GHz resonators and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Technology and Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC/DC converters in normally-ON GaN HEMT technology for the design of RF Power Amplifiers in MMIC technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wide gap power components in energy conversion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Apr 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive micro-fabrication of high Q millimeter-wave cavities and filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dalmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA round table on micro and nano technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Switching Speed DC-DC Architecture Based on Normally-On Wide Bandgap HEMT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Wide Bandgap Semiconductors and Components Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-ECSAT, Sep 2016, Harwell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High Speed and High Efficiency GaN HEMT Switching Cell for Envelope Tracking Modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europen Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellule de commutation à haut rendement et haute vitesse en technologie GaN pour la gestion dynamique de polarisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Disserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales Micoroondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMS laboratory, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Modeling of a Traveling-Wave Tube Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Saabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sombrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband fully silicon integrated differential balun and LNA for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lintignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems (APCCAS), 2014 IEEE Asia Pacific Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.723--726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20W ka-band radial solid-state power amplifier with 20% associated power-added efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2013 : 43rd European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.688 - 691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency Enhancement of GaN Power Amplifiers over Wide Bandwidth by an Active Control of Gate Source Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Space Agency - MOD Round Table Workshop on GaN Component Technologies, ESTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase compensation technique in a radial divider/combiner structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eumc : 40th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.176 - 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of potential space applications for compact and efficient power combining techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Microwave Technology &amp; Techniques Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de filtres à résonateurs diélectriques par la méthode du gradient topologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-1 Session Orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency enhancement ogf GaN power HEMTs by controlling gate source voltage waveform shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibault Reveyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nebus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of microwave filters including dielectric resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.687-690, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villemazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Herren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baillargeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Verdeyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.INCONNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave Design Assistance Tool for Microwave Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWESA'04, International Workshop on Electronics and System Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bilbao, Spain. pp. 95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer aided design of microwave equalizers using the real frequency method. Application to the design of high flow radar communication receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave and Optoelectronics Conference IMOC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d amplificateurs de puissance à l aide de la méthode des fréquences réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hazouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic design assistance tool for circuit optimization : Application to microwave power amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duperrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Campovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT Symposium Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, United States. pp.1067-1070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode numérique efficace d aide à la conception d égaliseurs micro-ondes. Application à une chaîne de transmission très haut débit pour satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lecouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and map quantitative data in an armed conflict zone. Case study: Quantitative monitoring and mapping of the damage in Syria archeological site Afamia (Apamea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mobaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Rudant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power divider/combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boichon Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houbloss Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masmoudi Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP2327120. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Rabbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française d'Ainos : Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Marchand-Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Başaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ercan Erkul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission des fouilles, Ministère des Affaires Etrangères; IFEA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches géoarchéologiques dans le delta de l’Hèbre (Doriskos-Traianopolis): Rapport 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryssa Karadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domna Terzopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Houal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Française d’Athènes; Εφορεία Αρχαιοτήτων Ροδόπης; Εφορεία Αρχαιοτήτων Έβρου. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39E8A526"/>
+    <w:nsid w:val="5D9A82B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2650-9728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Lapierre-Luc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01021944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917960v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mahanfar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a Preoteasa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Briand-Ponsart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Riahi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01297889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Saabe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armengaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295945" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183854v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hazouard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boulanger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184434v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichon Christelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houbloss Omar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Mohammed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Karadima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Terzopoulou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-lapierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2650-9728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Lapierre-Luc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Simiror&#233; Diatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sch&#246;rle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaieb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Padhiou Mendy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Oueslati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165j9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910146v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guittard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01021944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouysse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nebus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939981v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078713000962" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Ramadan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mahanfar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01287618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizard Francis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219926" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91C8HZ2G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Drine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabbel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Br&#252;ckner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Erkul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fischer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Briand-Ponsart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadh Riahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Suarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369858v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#539;a Preoteasa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02318853v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Courty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Khelifi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566503v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dalmay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blondy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pothier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jardel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Disserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01566410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243144v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01297889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Saabe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Germain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armengaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Fraysse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denoual" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00643335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bortoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436408v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00435747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295945" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01070007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dellier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184371v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecouve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pham" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hazouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boulanger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184434v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mobaied" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rudant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichon Christelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houbloss Omar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Mohammed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Karadima" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domna Terzopoulou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Marchand-Beaulieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Ba&#351;aran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917671v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>