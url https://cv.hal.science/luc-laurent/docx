--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -449,490 +449,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
+                <w:t xml:space="preserve">A Constrained Bayesian Optimization Framework for Structural Vibrations with Local Nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hlioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louf</w:t>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (47), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-024-03747-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213621v1</w:t>
+                <w:t xml:space="preserve">hal-04394206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constrained Bayesian Optimization Framework for Structural Vibrations with Local Nonlinearities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Larroque</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crambuer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (47), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-024-03747-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394206v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology for Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78, pp.41. </w:t>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vancorsellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1022,51 +1022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
@@ -1104,90 +1104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duysinx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1809,273 +1809,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Rigid Baffle in a Liquid Filled Tank to Limit Sloshing Using Xfem and a Surrogate Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Finite Element Technologies 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">26è Congrés Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEM3; LEMTA; Université de Lorraine; CNRS; Arts et Métiers, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080081v1</w:t>
+                <w:t xml:space="preserve">hal-05080125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a Rigid Baffle in a Liquid Filled Tank to Limit Sloshing Using Xfem and a Surrogate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26è Congrés Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEM3; LEMTA; Université de Lorraine; CNRS; Arts et Métiers, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Modern Finite Element Technologies 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080125v1</w:t>
+                <w:t xml:space="preserve">hal-05080081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference, NODYCON 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stevens Institute of Technology, Jun 2025, Hoboken, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2113,64 +2113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimization of Rigid Baffles on Tanks Subjected to Sloshing Using XFEM and Bayesian Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGEN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lahti, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2189,580 +2189,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation Bayésienne sous contraintes appliquée à l'étude vibratoire de structures intégrant des non-linéarités localisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731694v1</w:t>
+                <w:t xml:space="preserve">hal-04611010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Parametric Global Optimization of a Vibration Problem with Non-Linear Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an efficient strategy for the optimal design of aerospace structures with local nonlinearities in vibration dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Crambuer</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">European Conference on Spacecraft Structures Matérials and Environmental Testing - ECSSMET 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Sep 2024, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642730v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient strategy for the optimal design of aerospace structures with local nonlinearities in vibration dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Constrained Parametric Global Optimization of a Vibration Problem with Non-Linear Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Spacecraft Structures Matérials and Environmental Testing - ECSSMET 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, Sep 2024, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642736v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Bayésienne sous contraintes appliquée à l'étude vibratoire de structures intégrant des non-linéarités localisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611010v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle en dynamique transitoire non-linéaire de structures assemblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2787,77 +2787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,463 +2906,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
+                <w:t xml:space="preserve">Strategy for Global Parametric Optimization in Nonlinear Vibration: Application on a Gantry Crane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Cherrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Hlioui</w:t>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129718v1</w:t>
+                <w:t xml:space="preserve">hal-04077038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for Global Parametric Optimization in Nonlinear Vibration: Application on a Gantry Crane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+                <w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077038v1</w:t>
+                <w:t xml:space="preserve">hal-03869762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hlioui</w:t>
+                <w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Cherrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPUMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03869762v1</w:t>
+                <w:t xml:space="preserve">hal-04129718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3400,103 +3400,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
@@ -3534,103 +3534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Parametric Optimization for Structures with Nonlinear Joints in Vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Nonlinear Dynamics Conference, NODYCON 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3780,103 +3780,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t>
@@ -3908,342 +3908,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Based Optimization of Structures Immersed in an Acoustic Cavity Using XFEM, ROM and Surrogate Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradients du champ acoustique par rapport à la position et la forme d'une paroi rigide dans une cavité à l'aide d'un modèle réduit et d'XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690766v1</w:t>
+                <w:t xml:space="preserve">hal-03717622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradients du champ acoustique par rapport à la position et la forme d'une paroi rigide dans une cavité à l'aide d'un modèle réduit et d'XFEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimisation paramétrique par métamodèle en dynamique vibratoire non linéaire avec résolution fréquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25éme Congrès Français de Mécanique, CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717622v2</w:t>
+                <w:t xml:space="preserve">hal-03770669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation paramétrique par métamodèle en dynamique vibratoire non linéaire avec résolution fréquentielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradient-Based Optimization of Structures Immersed in an Acoustic Cavity Using XFEM, ROM and Surrogate Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25éme Congrès Français de Mécanique, CFM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770669v1</w:t>
+                <w:t xml:space="preserve">hal-03690766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient parametric derivative computations of the pressure in an acoustic cavity with immersed structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4281,103 +4281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie efficace de résolution en dynamique vibratoire non linéaire pour des structures assemblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFEMS France Conference, NRC22 France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Structure Positions in an Acoustic Cavity Using XFEM, Reduced Models and a Gradient-Based Surrogate Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Optimization of Structures Positions in Acoustic Cavity Based on XFEM, Reduced Order Model and a Gradient-Based Surrogate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress of Computational Mechanics - ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,51 +4717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based Approach using Xfem and Cokriging for Optimal Positioning of a Structure in an Acoustic Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4786,51 +4786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM and a gradient-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4881,51 +4881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche par gradients et métamodèle pour le placement optimal de parois structurelles dans une cavité acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5058,51 +5058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-Enhanced Parametric Optimization of Vibro-Acoustic Problem using Xfem and a Dedicated Metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII and the 2nd Pan American Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5222,51 +5222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using Xfem and a gradient-enhanced metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5298,286 +5298,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de Modèle Stochastique pour la caractérisation robuste du comportement vibratoire des structures assemblées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionnement optimal de parois en vibro-acoustique à l'aide de modèles réduits et d'optimisation par métamodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926719v1</w:t>
+                <w:t xml:space="preserve">hal-01922525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM, reduced models and surrogate based optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
+                <w:t xml:space="preserve">Réduction de Modèle Stochastique pour la caractérisation robuste du comportement vibratoire des structures assemblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Umeå, Sweden</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567252v1</w:t>
+                <w:t xml:space="preserve">hal-01926719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement optimal de parois en vibro-acoustique à l'aide de modèles réduits et d'optimisation par métamodèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM, reduced models and surrogate based optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Umeå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922525v1</w:t>
+                <w:t xml:space="preserve">hal-01567252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation robuste du comportement vibratoire d'une structure assemblée</w:t>
               </w:r>
@@ -5671,51 +5671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal positioning of a wall in an acoustic cavity using reduced models and surrogate based optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6740,77 +6740,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’utilisation des PINNs et de la réduction de modèle en dynamique des structures pour une intégration dans un dispositif immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6874,64 +6874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIROQUO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,77 +6956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of PINNs and model reduction in structural dynamics for integration into an immersive device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques MORTech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7051,103 +7051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'optimisation en dynamique vibratoire non linéaire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crambuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7172,103 +7172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t>
@@ -7441,51 +7441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILEXlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7667,51 +7667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wachspress2D3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Cherrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7751,77 +7751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BO-HBM-ex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8080,51 +8080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D13D0DE"/>
+    <w:nsid w:val="A3E5BED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8311,51 +8311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8935-5929" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176878041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9309-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.laurent@lecnam.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitbucket.org/luclaurent/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02387438v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525674v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9226-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612787v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.03.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0711-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D40DE587FD883A78278A78A68AE8F1C08B5DF76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.230" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.97.50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00972299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13b3988a7193e2377e3ba287060db64ce44ba0a3;origin=https://hal.archives-ouvertes.fr/hal-04394955;visit=swh:1:snp:4a5bbf2789a73a726090971d9286af4a5af13dba;anchor=swh:1:rel:9f8d98fb6f444fe7df202d580a40d6b67b3b44d8;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771d0216790845cf83fda312e38d389dad338427;origin=https://hal.archives-ouvertes.fr/hal-04847154;visit=swh:1:snp:b566a8a37d55f24187d184c4566b7b3cd892811e;anchor=swh:1:rel:78a3d738ad864d45a53b7e843356d6ae08a10f32;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae0d1a4afa5db81bdd83ea5ec41e72b12b8db344;origin=https://hal.archives-ouvertes.fr/hal-03990375;visit=swh:1:snp:55580acd8ea9f05ac7709fa6906b46a8423609bb;anchor=swh:1:rel:ae02fb0b327b75f16f38cd82b05c5429e9dcfbe3;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6ab686d25fcd1746304ffc77ccc0108f37687017;origin=https://hal.archives-ouvertes.fr/hal-02305505;visit=swh:1:snp:9bee2b2d3400424d1abf20c9991d660186fa469b;anchor=swh:1:rel:d0b87aef29c9135da8ca65db0c15e0ecde584897;path=/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60e013dfc8031e13136ce4f8b8a8efcd3ee54d60;origin=https://hal.archives-ouvertes.fr/hal-02305500;visit=swh:1:snp:8837149527ca9d03e79654cc4c2cebad26ff91c7;anchor=swh:1:rel:4e1ffadc6c7f7a6a0f23491eea47a0b269a4c8e2;path=/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8935-5929" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176878041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9309-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.laurent@lecnam.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitbucket.org/luclaurent/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02387438v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525674v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9226-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612787v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.03.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0711-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D40DE587FD883A78278A78A68AE8F1C08B5DF76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.230" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.97.50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00972299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13b3988a7193e2377e3ba287060db64ce44ba0a3;origin=https://hal.archives-ouvertes.fr/hal-04394955;visit=swh:1:snp:4a5bbf2789a73a726090971d9286af4a5af13dba;anchor=swh:1:rel:9f8d98fb6f444fe7df202d580a40d6b67b3b44d8;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771d0216790845cf83fda312e38d389dad338427;origin=https://hal.archives-ouvertes.fr/hal-04847154;visit=swh:1:snp:b566a8a37d55f24187d184c4566b7b3cd892811e;anchor=swh:1:rel:78a3d738ad864d45a53b7e843356d6ae08a10f32;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae0d1a4afa5db81bdd83ea5ec41e72b12b8db344;origin=https://hal.archives-ouvertes.fr/hal-03990375;visit=swh:1:snp:55580acd8ea9f05ac7709fa6906b46a8423609bb;anchor=swh:1:rel:ae02fb0b327b75f16f38cd82b05c5429e9dcfbe3;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6ab686d25fcd1746304ffc77ccc0108f37687017;origin=https://hal.archives-ouvertes.fr/hal-02305505;visit=swh:1:snp:9bee2b2d3400424d1abf20c9991d660186fa469b;anchor=swh:1:rel:d0b87aef29c9135da8ca65db0c15e0ecde584897;path=/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60e013dfc8031e13136ce4f8b8a8efcd3ee54d60;origin=https://hal.archives-ouvertes.fr/hal-02305500;visit=swh:1:snp:8837149527ca9d03e79654cc4c2cebad26ff91c7;anchor=swh:1:rel:4e1ffadc6c7f7a6a0f23491eea47a0b269a4c8e2;path=/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>