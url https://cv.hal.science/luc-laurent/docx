--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,8025 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7974 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8935-5929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176878041</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6JwyVnoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9309-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Professor&amp;nbsp;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de M&amp;eacute;canique des Structures et des Syst&amp;egrave;mes Coupl&amp;eacute;s</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Conservatoire national des arts et m&amp;eacute;tiers</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">292, rue Saint Martin</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">75141 Paris Cedex 03</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Email:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc.laurent@lecnam.net</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webpage:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lmssc.cnam.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matlab's codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="000000"/></w:rPr><w:t xml:space="preserve"> (surrogate's, DOE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal drive cycle current supply of a wound field automotive electrical machine using surrogate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M’hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.2. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial filtering applied to the topology optimization of a permanent magnet synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), pp.852-870. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2023-0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multi-Material Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (3), pp.8100604. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3317700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Constrained Bayesian Optimization Framework for Structural Vibrations with Local Nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (47), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-024-03747-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization of a flux switching machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.41. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2023037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimaterial Topology Optimization considering the PM Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Vancorsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (5), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2023.3256003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-material topology optimization using Wachspress interpolations for designing a 3-phase electrical machine stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duysinx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (12), pp.352. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-022-03460-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust characterization of the vibrational behaviour of light assembled structures with random parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136, pp.106510. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387438v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of gradient-enhanced metamodels with applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.61-106. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-017-9226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01525674v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model Reduction for robust dynamical characterization of structures with random parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 345 (12), pp.844-867. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612787v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dedicated multiparametric strategy for the fast construction of a cokriging metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, KRETA, 124, pp.61 - 73. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a cokriging metamodel using a multiparametric strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (2), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0711-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è Congrés Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEM3; LEMTA; Université de Lorraine; CNRS; Arts et Métiers, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Rigid Baffle in a Liquid Filled Tank to Limit Sloshing Using Xfem and a Surrogate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hoareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Finite Element Technologies 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction of Assembled Structures with Localized Nonlinearities in Transient Dynamic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Nonlinear Dynamics Conference, NODYCON 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stevens Institute of Technology, Jun 2025, Hoboken, NJ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Optimization of Rigid Baffles on Tanks Subjected to Sloshing Using XFEM and Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hoareau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROGEN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lahti, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Bayésienne sous contraintes appliquée à l'étude vibratoire de structures intégrant des non-linéarités localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an efficient strategy for the optimal design of aerospace structures with local nonlinearities in vibration dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures Matérials and Environmental Testing - ECSSMET 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, Sep 2024, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Parametric Global Optimization of a Vibration Problem with Non-Linear Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of a Complete Reluctance Machine with no Initial Information on its Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2024 - 26th International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèle en dynamique transitoire non-linéaire de structures assemblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d’un rotor de machine électrique synchro-réluctante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterial Filtering applied to Topology Optimization of a Permanent Magnet Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Optimization and Inverse Problems in Electromagnetism 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for Global Parametric Optimization in Nonlinear Vibration: Application on a Gantry Crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2023, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of surrogate models for drive cycle automotive electrical machine design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Filtering and Current-angle Adjustment on the Multimaterial Topology Optimization of a 3-phase Stator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Flux Switching Machine Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10044071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Parametric Optimization for Structures with Nonlinear Joints in Vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Nonlinear Dynamics Conference, NODYCON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par métamodèles pour l’optimisation sur cycle de conduite automobile d’une machine synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients du champ acoustique par rapport à la position et la forme d'une paroi rigide dans une cavité à l'aide d'un modèle réduit et d'XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation paramétrique par métamodèle en dynamique vibratoire non linéaire avec résolution fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25éme Congrès Français de Mécanique, CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Based Optimization of Structures Immersed in an Acoustic Cavity Using XFEM, ROM and Surrogate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Asymmetric PMSM Rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.469-475, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient parametric derivative computations of the pressure in an acoustic cavity with immersed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie efficace de résolution en dynamique vibratoire non linéaire pour des structures assemblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFEMS France Conference, NRC22 France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wound Field Synchronous Drive Cycle Current Parameters Optimization: A Metamodel-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.199-205, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Structure Positions in an Acoustic Cavity Using XFEM, Reduced Models and a Gradient-Based Surrogate Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USACM, Jul 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Optimization of Structures Positions in Acoustic Cavity Based on XFEM, Reduced Order Model and a Gradient-Based Surrogate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress of Computational Mechanics - ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-based Approach using Xfem and Cokriging for Optimal Positioning of a Structure in an Acoustic Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM and a gradient-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par gradients et métamodèle pour le placement optimal de parois structurelles dans une cavité acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model identification of a bolted joint for the robust characterisation of the vibrational behaviour of light assembled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Enhanced Parametric Optimization of Vibro-Acoustic Problem using Xfem and a Dedicated Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics, WCCM XIII and the 2nd Pan American Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust design of a solution for reducing vibration of light assembled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Stiges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using Xfem and a gradient-enhanced metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement optimal de parois en vibro-acoustique à l'aide de modèles réduits et d'optimisation par métamodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de Modèle Stochastique pour la caractérisation robuste du comportement vibratoire des structures assemblées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin wall optimal positioning in an acoustic cavity using XFEM, reduced models and surrogate based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eXtended Discretization MethodS for partial differential equations on complex and evolving domains, X-DMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation robuste du comportement vibratoire d'une structure assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blanzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque de l'association SUPMECA - Les assemblages mécaniques: Évolutions récentes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Saint-Ouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of a wall in an acoustic cavity using reduced models and surrogate based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress of Structural and Multidisciplinary Optimisation, WCSMO 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Gradient-Enhanced Metamodels for Global Approximation and Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering, the ECCOMAS Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01411135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamodèles à gradients et multiniveaux de fidélité pour l'optimisation d'assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global optimisation on assembly problems using gradient-based surrogate model and multiparametric strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multiparametric Strategy in Two-Level Model Optimization of Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Engineering and Applied Sciences Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Multiparametric Strategy and Gradient-Based Surrogate Model for Optimizing Structure Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'assemblages par métamodèles à gradients et stratégie multiparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient-Enhanced Metamodels and Multiparametric Strategies for Designing Structural Assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Optimization Using Multiparametric Strategy and Cokriging Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRTG 1627 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Multilevel Optimization using a Multiparametric Strategy and a Cokriging Metamodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Soft Computing Technology in Civil, Structural and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.97.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cokrigeage et stratégie multiparamétrique pour l'optimisation d'assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’utilisation des PINNs et de la réduction de modèle en dynamique des structures pour une intégration dans un dispositif immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel-Based Approach using Gaussian Process for Automotive Electrical Machine Drive Cycle Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hamed Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mermaz Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIROQUO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of PINNs and model reduction in structural dynamics for integration into an immersive device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques MORTech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d'optimisation en dynamique vibratoire non linéaire des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crambuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheuses et Chercheurs en Acoustique vibrations et Bruit, JJCAB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐material topology optimization of a rotating electrical machine with a density‐based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hlioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th GAMM Juniors' Summer School (SAMM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Gratz, Austria. 21 (S1), 2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pamm.202100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie multiparamétrique et métamodèles pour l'optimisation multiniveaux de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. École normale supérieure de Cachan - ENS Cachan, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013DENS0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00972299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILEXlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">optiGTest - a MATLAB/OCTAVE's toolbox of test functions with derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:13b3988a7193e2377e3ba287060db64ce44ba0a3;origin=https://hal.archives-ouvertes.fr/hal-04394955;visit=swh:1:snp:4a5bbf2789a73a726090971d9286af4a5af13dba;anchor=swh:1:rel:9f8d98fb6f444fe7df202d580a40d6b67b3b44d8;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meshRW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:771d0216790845cf83fda312e38d389dad338427;origin=https://hal.archives-ouvertes.fr/hal-04847154;visit=swh:1:snp:b566a8a37d55f24187d184c4566b7b3cd892811e;anchor=swh:1:rel:78a3d738ad864d45a53b7e843356d6ae08a10f32;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wachspress2D3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Cherrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:ae0d1a4afa5db81bdd83ea5ec41e72b12b8db344;origin=https://hal.archives-ouvertes.fr/hal-03990375;visit=swh:1:snp:55580acd8ea9f05ac7709fa6906b46a8423609bb;anchor=swh:1:rel:ae02fb0b327b75f16f38cd82b05c5429e9dcfbe3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BO-HBM-ex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ragueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiDOE - sampling technics on MATLAB/OCTAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6ab686d25fcd1746304ffc77ccc0108f37687017;origin=https://hal.archives-ouvertes.fr/hal-02305505;visit=swh:1:snp:9bee2b2d3400424d1abf20c9991d660186fa469b;anchor=swh:1:rel:d0b87aef29c9135da8ca65db0c15e0ecde584897;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gradFD - a MATLAB/OCTAVE's class for computing gradients and hessians of a function using finite differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:60e013dfc8031e13136ce4f8b8a8efcd3ee54d60;origin=https://hal.archives-ouvertes.fr/hal-02305500;visit=swh:1:snp:8837149527ca9d03e79654cc4c2cebad26ff91c7;anchor=swh:1:rel:4e1ffadc6c7f7a6a0f23491eea47a0b269a4c8e2;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8080,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3E5BED5"/>
+    <w:nsid w:val="6BF0E154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8311,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8935-5929" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176878041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9309-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.laurent@lecnam.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitbucket.org/luclaurent/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02387438v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525674v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9226-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612787v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.03.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0711-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D40DE587FD883A78278A78A68AE8F1C08B5DF76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817915v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431902v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431903v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431905v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.230" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.97.50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431907v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00972299v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13b3988a7193e2377e3ba287060db64ce44ba0a3;origin=https://hal.archives-ouvertes.fr/hal-04394955;visit=swh:1:snp:4a5bbf2789a73a726090971d9286af4a5af13dba;anchor=swh:1:rel:9f8d98fb6f444fe7df202d580a40d6b67b3b44d8;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771d0216790845cf83fda312e38d389dad338427;origin=https://hal.archives-ouvertes.fr/hal-04847154;visit=swh:1:snp:b566a8a37d55f24187d184c4566b7b3cd892811e;anchor=swh:1:rel:78a3d738ad864d45a53b7e843356d6ae08a10f32;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae0d1a4afa5db81bdd83ea5ec41e72b12b8db344;origin=https://hal.archives-ouvertes.fr/hal-03990375;visit=swh:1:snp:55580acd8ea9f05ac7709fa6906b46a8423609bb;anchor=swh:1:rel:ae02fb0b327b75f16f38cd82b05c5429e9dcfbe3;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6ab686d25fcd1746304ffc77ccc0108f37687017;origin=https://hal.archives-ouvertes.fr/hal-02305505;visit=swh:1:snp:9bee2b2d3400424d1abf20c9991d660186fa469b;anchor=swh:1:rel:d0b87aef29c9135da8ca65db0c15e0ecde584897;path=/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60e013dfc8031e13136ce4f8b8a8efcd3ee54d60;origin=https://hal.archives-ouvertes.fr/hal-02305500;visit=swh:1:snp:8837149527ca9d03e79654cc4c2cebad26ff91c7;anchor=swh:1:rel:4e1ffadc6c7f7a6a0f23491eea47a0b269a4c8e2;path=/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-laurent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8935-5929" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176878041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6JwyVnoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9309-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.laurent@lecnam.net" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitbucket.org/luclaurent/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Mazloum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hlioui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Belhadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz-Rollet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634402v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2023-0546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3317700" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragueneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larroque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crambuer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03747-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2023037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024477v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancorsellis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3256003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duysinx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03460-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02387438v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106510" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525674v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9226-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612787v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.09.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.03.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0711-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D40DE587FD883A78278A78A68AE8F1C08B5DF76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642736v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700155" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213577v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Belhadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mermaz Rollet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043894" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717622v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910650" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03690752v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910948" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.230" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.97.50" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431907v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04129775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876327v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541810v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.202100259" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00972299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981069v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3f5c8b3b4ed791edae5411d9848168d8680b27fe;origin=https://hal.archives-ouvertes.fr/hal-04981069;visit=swh:1:snp:2cb3fdf7125ca07dbb424959c3f86dc8fdc7001a;anchor=swh:1:rel:f2f3659109658f4b0b584e0b6f43902723ff9e36;path=/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13b3988a7193e2377e3ba287060db64ce44ba0a3;origin=https://hal.archives-ouvertes.fr/hal-04394955;visit=swh:1:snp:4a5bbf2789a73a726090971d9286af4a5af13dba;anchor=swh:1:rel:9f8d98fb6f444fe7df202d580a40d6b67b3b44d8;path=/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847154v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:771d0216790845cf83fda312e38d389dad338427;origin=https://hal.archives-ouvertes.fr/hal-04847154;visit=swh:1:snp:b566a8a37d55f24187d184c4566b7b3cd892811e;anchor=swh:1:rel:78a3d738ad864d45a53b7e843356d6ae08a10f32;path=/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03990375v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ae0d1a4afa5db81bdd83ea5ec41e72b12b8db344;origin=https://hal.archives-ouvertes.fr/hal-03990375;visit=swh:1:snp:55580acd8ea9f05ac7709fa6906b46a8423609bb;anchor=swh:1:rel:ae02fb0b327b75f16f38cd82b05c5429e9dcfbe3;path=/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04323401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:80207f2cd065113065b8e4dfcdd7a2635349a062;origin=https://hal.archives-ouvertes.fr/hal-04323401;visit=swh:1:snp:5d2464bb35671a75307500cedba11ea44d682fc5;anchor=swh:1:rel:2a5ca9c460f74f936ee545502147a3500552ef5e;path=/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6ab686d25fcd1746304ffc77ccc0108f37687017;origin=https://hal.archives-ouvertes.fr/hal-02305505;visit=swh:1:snp:9bee2b2d3400424d1abf20c9991d660186fa469b;anchor=swh:1:rel:d0b87aef29c9135da8ca65db0c15e0ecde584897;path=/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:60e013dfc8031e13136ce4f8b8a8efcd3ee54d60;origin=https://hal.archives-ouvertes.fr/hal-02305500;visit=swh:1:snp:8837149527ca9d03e79654cc4c2cebad26ff91c7;anchor=swh:1:rel:4e1ffadc6c7f7a6a0f23491eea47a0b269a4c8e2;path=/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>