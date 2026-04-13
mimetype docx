--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -180,1639 +180,1873 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Multiport-Network Modeling and Efficient Discrete Optimization of RIS</w:t>
+                <w:t xml:space="preserve">Near-Field Localization via AI-Aided Subspace Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheima Hammami</w:t>
+                <w:t xml:space="preserve">Arad Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+                <w:t xml:space="preserve">Nir Shlezinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 15, pp.1425-1429. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74, pp.6117-6132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lwc.2026.3652464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcomm.2026.3674179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491098v1</w:t>
+                <w:t xml:space="preserve">hal-05579246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based End-to-End Learning for Multi-Target Integrated Sensing and Communication under Hardware Impairments</w:t>
+                <w:t xml:space="preserve">Statistical Multiport-Network Modeling and Efficient Discrete Optimization of RIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+                <w:t xml:space="preserve">Cheima Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Häger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/twc.2024.3522667⟩</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.1425-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lwc.2026.3652464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869645v1</w:t>
+                <w:t xml:space="preserve">hal-05491098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Learning for Multi-Antenna Multi-Frequency Location-to-Channel Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projection-Based Precoding for Secure Cell-Free Massive MIMO Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corlay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jstsp.2025.3549952⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tvt.2026.3668081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025449v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Mutual Coupling in Dynamic Metasurface Antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based End-to-End Learning for Multi-Target Integrated Sensing and Communication under Hardware Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+                <w:t xml:space="preserve">Christian Häger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tapie</w:t>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tap.2025.3640003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.2574-2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2024.3522667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444102v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based frugal wave control in metasurface-programmable complex media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+                <w:t xml:space="preserve">Model-Based Learning for Multi-Antenna Multi-Frequency Location-to-Channel Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46916-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), pp.520-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jstsp.2025.3549952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566687v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Blind Focusing on Perturbation‐Inducing Targets in Sub‐Unitary Complex Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sol</w:t>
+                <w:t xml:space="preserve">Benefits of Mutual Coupling in Dynamic Metasurface Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202400619⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (3), pp.2589 - 2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2025.3640003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716664v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tacit Linearity Assumption in Common Cascaded Models of RIS-Parametrized Wireless Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Rabault</w:t>
+                <w:t xml:space="preserve">Optimal Blind Focusing on Perturbation‐Inducing Targets in Sub‐Unitary Complex Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.2400619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/twc.2024.3367953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04505991v1</w:t>
+                <w:t xml:space="preserve">hal-04716664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Yassine</w:t>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based frugal wave control in metasurface-programmable complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/twc.2024.3417892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46916-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649544v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient channel charting via phase-insensitive distance computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Tacit Linearity Assumption in Common Cascaded Models of RIS-Parametrized Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George C Alexandropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Shlezinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ieee Transactions On Wireless Communications, 23 (8), pp.10001 - 10014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2024.3367953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208431v2</w:t>
+                <w:t xml:space="preserve">hal-04505991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity-based prediction for channel mapping and user positioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2024.3417892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974852v3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel estimation: unified view of optimal performance and pilot sequences</w:t>
+                <w:t xml:space="preserve">Efficient channel charting via phase-insensitive distance computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472297v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Massive MIMO Channel Structural Properties for Minimization of Channel Estimation Error and Training Overhead</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarity-based prediction for channel mapping and user positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106636v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate fast graph Fourier transforms via multi-layer sparse approximations</w:t>
+                <w:t xml:space="preserve">Channel estimation: unified view of optimal performance and pilot sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416110v3</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Multi-layer Sparse Approximations of Matrices and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting the Massive MIMO Channel Structural Properties for Minimization of Channel Estimation Error and Training Overhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Stefanatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2543461⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.32434-32452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2903654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167948v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approximate fast graph Fourier transforms via multi-layer sparse approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.407--420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2710619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416110v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible Multi-layer Sparse Approximations of Matrices and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.688-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2016.2543461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167948v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Text-informed audio source separation. Example-based approach using non-negative matrix partial co-factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1822,3471 +2056,3471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des DOA avec un réseau d’antennes coprime en présence d’erreurs de gain et de phase des capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yide Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Charge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Lille, France. pp.sciencesconf.org:jnm2026:690368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Secure Cell-free Massive MIMO Precoding With Power Constraints per Access Point for Next Generations of Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Précodage Sécurisé en MIMO Massif : une Approche Basée sur la Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6GNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SEPHYTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447951v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précodage Sécurisé en MIMO Massif : une Approche Basée sur la Projection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Secure Cell-free Massive MIMO Precoding With Power Constraints per Access Point for Next Generations of Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPHYTEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">6GNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449006v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CC Unsupervised Learning for Gain-Phase Impairment Calibration in ISAC Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+                <w:t xml:space="preserve">DCD-MUSIC: Deep-Learning-Aided Cascaded Differentiable MUSIC Algorithm for Near-Field Localization of Multiple Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arad Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Shlezinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10890700⟩</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10888295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054158v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCD-MUSIC: Deep-Learning-Aided Cascaded Differentiable MUSIC Algorithm for Near-Field Localization of Multiple Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arad Gast</w:t>
+                <w:t xml:space="preserve">CC Unsupervised Learning for Gain-Phase Impairment Calibration in ISAC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nir Shlezinger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10888295⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10890700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025500v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based learning for joint channel estimation and hybrid MIMO precoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nay Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 26th International Workshop on Signal Processing and Artificial Intelligence for Wireless Communications (SPAWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Guildford Surrey, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC66079.2025.11143375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précodage sécurisé pour les réseaux massivement MIMO non-cellulaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Physically Parameterized Differentiable MUSIC for DoA Estimation with Uncalibrated Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc52391.2025.11161736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158763v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766264v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically Parameterized Differentiable MUSIC for DoA Estimation with Uncalibrated Arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précodage sécurisé pour les réseaux massivement MIMO non-cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corlay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766264v4</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Charting for Efficient Precoding in Cell-Free Massive MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Abbass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI Compression using Channel Charting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Learning for Location-to-Channel Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942729⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835586v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Deep Learning for High-Dimensional Periodic Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+                <w:t xml:space="preserve">CSI Compression using Channel Charting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501726⟩</w:t>
+              <w:t xml:space="preserve">2024 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566490v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Learning for Location-to-Channel Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Model-Based Deep Learning for High-Dimensional Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446774⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526975v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Supervised End-to-End Learning for Integrated Sensing and Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Häger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Conference on Machine Learning for Communication and Networking (IEEE ICMLCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLCN59089.2024.10624785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Pacific Grove, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10476981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Deep Unfolding for SISO-OFDM Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getachew Redieteab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE international conference on communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in massively parametrized complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Online Meetup 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging triplet loss and nonlinear dimensionality reduction for on-the-fly channel charting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pervasive AI in next generation wireless: The Hexa-X project perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltiadis Filippou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Lamprousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Merluzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Ustundag Soykan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Workshop on Signal Processing Advances in Wireless Communications, SPAWC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">IEEE WCCl 2022 - First International Workshop on Artificial Intelligence in beyond 5G and 6G Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629210v3</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04454750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive AI in next generation wireless: The Hexa-X project perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging triplet loss and nonlinear dimensionality reduction for on-the-fly channel charting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WCCl 2022 - First International Workshop on Artificial Intelligence in beyond 5G and 6G Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Workshop on Signal Processing Advances in Wireless Communications, SPAWC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04454750v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629210v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel charting based beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Location Based Beamforming with Nlos Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Integrals of Bivariate Gaussian Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric channel estimation for massive MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE statistical signal processing workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620505v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Channel Hardening for Ray-based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/wimob.2018.8589085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Approximation Error of the Fast Graph Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACSSC 2017 - 51st Annual Asilomar Conference on Signals Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Monterey, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are There Approximate Fast Fourier Transforms On Graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FA$\mu$ST: speeding up linear transforms for tractable inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing butterflies: In search of efficient dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text-informed audio source separation using nonnegative matrix partial co-factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Q. K. Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5296,193 +5530,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layer Sparse Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2015 Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to learn computationally efficient and compact dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Traveling Workshop on Interactions between Sparse models and Technology (iTWIST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5492,1759 +5726,1759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically constrained unfolded multi-dimensional OMP for large MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nay Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Implicit Neural Representation for sub-wavelength Radio Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093435v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based learning for multi-antenna multi-frequency location-to-channel mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612749v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average and Worst-case Analysis of MIMO Beamforming Loss due to Hardware Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in metasurface-programmable complex media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
+                <w:t xml:space="preserve">MODEL-BASED LEARNING FOR LOCATION-TO-CHANNEL MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174477v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Deep Learning for High-Dimensional Periodic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Yassine</w:t>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in metasurface-programmable complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Paquelet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218039v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-BASED LEARNING FOR LOCATION-TO-CHANNEL MAPPING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187722v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du canal par réduction de dimension et réseaux triplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP LEARNING FOR LOCATION BASED BEAMFORMING WITH NLOS CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online unsupervised deep unfolding for MIMO channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557873v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of MIMO channel estimation with a physical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive MIMO channel estimation taking into account spherical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Channel Hardening: A Physical Model based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-variance tradeoff in MIMO channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning computationally efficient dictionaries and their implementation as fast transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010577v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7254,114 +7488,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices efficientes pour le traitement du signal et l'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. INSA de Rennes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ISAR0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01412558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7429,51 +7663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E8F6581"/>
+    <w:nsid w:val="61CBA2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7660,51 +7894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-le-magoarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197010563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Hammami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lwc.2026.3652464" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mateos-Ramos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#228;ger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3522667" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corlay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2025.3549952" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tapie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3640003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46916-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rabault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Alexandropoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shlezinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3367953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yassine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3417892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208431v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974852v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472297v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106636v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stefanatos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2903654" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416110v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2710619" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167948v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2543461" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mendil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10890700" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025500v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arad Gast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10888295" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056429v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Klaimi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bedoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC66079.2025.11143375" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766264v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161736" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abbass" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Polo-L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999486" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942729" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566490v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501726" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526975v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446774" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN59089.2024.10624785" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629210v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Filippou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Lamprousi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Mohammadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Ustundag Soykan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882861v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747293" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620505v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2018.8589085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254108v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156478v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104696v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178579" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093435v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612749v4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317438v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04206496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218039v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557873v4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022541v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920442v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Calvez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771225v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010577v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAR0008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-le-magoarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197010563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arad Gast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shlezinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2026.3674179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Hammami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lwc.2026.3652464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2026.3668081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mateos-Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#228;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3522667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corlay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2025.3549952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3640003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46916-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rabault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Alexandropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3367953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yassine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3417892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208431v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974852v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472297v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stefanatos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2903654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416110v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2710619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167948v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2543461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mendil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10888295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10890700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056429v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Klaimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bedoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC66079.2025.11143375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766264v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abbass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Polo-L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446774" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942729" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501726" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN59089.2024.10624785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476981" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Filippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Lamprousi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Mohammadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Ustundag Soykan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629210v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882861v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620505v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2018.8589085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254108v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104696v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178579" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458154v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093435v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612749v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317438v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04206496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218039v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557873v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920442v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Calvez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771225v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010577v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAR0008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>