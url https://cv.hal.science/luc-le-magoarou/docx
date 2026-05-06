--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -916,499 +916,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Blind Focusing on Perturbation‐Inducing Targets in Sub‐Unitary Complex Media</w:t>
+                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sol</w:t>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.202400619⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2024.3417892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716664v1</w:t>
+                <w:t xml:space="preserve">hal-04649544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based frugal wave control in metasurface-programmable complex media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">On the Tacit Linearity Assumption in Common Cascaded Models of RIS-Parametrized Wireless Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Rabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George C Alexandropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Shlezinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ieee Transactions On Wireless Communications, 23 (8), pp.10001 - 10014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2024.3367953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46916-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04566687v1</w:t>
+                <w:t xml:space="preserve">hal-04505991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tacit Linearity Assumption in Common Cascaded Models of RIS-Parametrized Wireless Channels</w:t>
+                <w:t xml:space="preserve">Optimal Blind Focusing on Perturbation‐Inducing Targets in Sub‐Unitary Complex Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Rabault</w:t>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/twc.2024.3367953⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.2400619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202400619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505991v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Yassine</w:t>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based frugal wave control in metasurface-programmable complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/twc.2024.3417892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46916-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649544v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient channel charting via phase-insensitive distance computation</w:t>
               </w:r>
@@ -1545,51 +1545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel estimation: unified view of optimal performance and pilot sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2030,51 +2030,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2172,51 +2172,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précodage Sécurisé en MIMO Massif : une Approche Basée sur la Projection</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Secure Cell-free Massive MIMO Precoding With Power Constraints per Access Point for Next Generations of Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
@@ -2247,97 +2247,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEPHYTEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">6GNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449006v1</w:t>
+                <w:t xml:space="preserve">hal-05447951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Secure Cell-free Massive MIMO Precoding With Power Constraints per Access Point for Next Generations of Communications</w:t>
+                <w:t xml:space="preserve">Précodage Sécurisé en MIMO Massif : une Approche Basée sur la Projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
@@ -2368,73 +2368,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6GNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">SEPHYTEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447951v1</w:t>
+                <w:t xml:space="preserve">hal-05449006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCD-MUSIC: Deep-Learning-Aided Cascaded Differentiable MUSIC Algorithm for Near-Field Localization of Multiple Sources</w:t>
               </w:r>
@@ -2778,2749 +2778,2641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically Parameterized Differentiable MUSIC for DoA Estimation with Uncalibrated Arrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Häger</w:t>
+                <w:t xml:space="preserve">Précodage sécurisé pour les réseaux massivement MIMO non-cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766264v4</w:t>
+                <w:t xml:space="preserve">hal-05158763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précodage sécurisé pour les réseaux massivement MIMO non-cellulaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+                <w:t xml:space="preserve">Physically Parameterized Differentiable MUSIC for DoA Estimation with Uncalibrated Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc52391.2025.11161736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158763v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766264v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Charting for Efficient Precoding in Cell-Free Massive MIMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheima Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Abbass</w:t>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393026v1</w:t>
+                <w:t xml:space="preserve">hal-05095912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheima Hammami</w:t>
+                <w:t xml:space="preserve">Model-Based Deep Learning for High-Dimensional Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+                <w:t xml:space="preserve">Romain Contreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999486⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095912v1</w:t>
+                <w:t xml:space="preserve">hal-04566490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Learning for Location-to-Channel Mapping</w:t>
+                <w:t xml:space="preserve">CSI Compression using Channel Charting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526975v1</w:t>
+                <w:t xml:space="preserve">hal-04835586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI Compression using Channel Charting</w:t>
+                <w:t xml:space="preserve">Model-Based Learning for Location-to-Channel Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835586v1</w:t>
+                <w:t xml:space="preserve">hal-04526975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Deep Learning for High-Dimensional Periodic Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+                <w:t xml:space="preserve">Semi-Supervised End-to-End Learning for Integrated Sensing and Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501726⟩</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Machine Learning for Communication and Networking (IEEE ICMLCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLCN59089.2024.10624785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566490v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised End-to-End Learning for Integrated Sensing and Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+                <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Machine Learning for Communication and Networking (IEEE ICMLCN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLCN59089.2024.10624785⟩</w:t>
+              <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10476981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785446v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Deep Unfolding for SISO-OFDM Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getachew Redieteab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE international conference on communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Roma, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785426v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Deep Unfolding for SISO-OFDM Channel Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in massively parametrized complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Getachew Redieteab</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Photonics Online Meetup 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810183v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in massively parametrized complex media</w:t>
+                <w:t xml:space="preserve">Leveraging triplet loss and nonlinear dimensionality reduction for on-the-fly channel charting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Online Meetup 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Workshop on Signal Processing Advances in Wireless Communications, SPAWC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297493v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629210v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive AI in next generation wireless: The Hexa-X project perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltiadis Filippou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Lamprousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miltiadis Filippou</w:t>
+                <w:t xml:space="preserve">Jafar Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Lamprousi</w:t>
+                <w:t xml:space="preserve">Mattia Merluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Ustundag Soykan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE WCCl 2022 - First International Workshop on Artificial Intelligence in beyond 5G and 6G Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04454750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging triplet loss and nonlinear dimensionality reduction for on-the-fly channel charting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Channel charting based beamforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Workshop on Signal Processing Advances in Wireless Communications, SPAWC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629210v3</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel charting based beamforming</w:t>
+                <w:t xml:space="preserve">Deep Learning for Location Based Beamforming with Nlos Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Paquelet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882861v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Location Based Beamforming with Nlos Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Computation of Integrals of Bivariate Gaussian Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968183v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of Integrals of Bivariate Gaussian Distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric channel estimation for massive MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE statistical signal processing workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555869v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620505v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric channel estimation for massive MIMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIMO Channel Hardening for Ray-based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE statistical signal processing workshop (SSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wimob.2018.8589085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620505v3</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Channel Hardening for Ray-based Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing the Approximation Error of the Fast Graph Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACSSC 2017 - 51st Annual Asilomar Conference on Signals Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Monterey, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083887v1</w:t>
+                <w:t xml:space="preserve">hal-01627434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Approximation Error of the Fast Graph Fourier Transform</w:t>
+                <w:t xml:space="preserve">Are There Approximate Fast Fourier Transforms On Graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSSC 2017 - 51st Annual Asilomar Conference on Signals Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Monterey, California, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627434v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are There Approximate Fast Fourier Transforms On Graphs?</w:t>
+                <w:t xml:space="preserve">FA$\mu$ST: speeding up linear transforms for tractable inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254108v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FA$\mu$ST: speeding up linear transforms for tractable inverse problems</w:t>
+                <w:t xml:space="preserve">Chasing butterflies: In search of efficient dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156478v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing butterflies: In search of efficient dictionaries</w:t>
+                <w:t xml:space="preserve">Text-informed audio source separation using nonnegative matrix partial co-factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Q. K. Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104696v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-informed audio source separation using nonnegative matrix partial co-factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Q. K. Duong</w:t>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870066v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5530,51 +5422,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layer Sparse Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5590,73 +5482,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2015 Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to learn computationally efficient and compact dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5672,51 +5564,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Traveling Workshop on Interactions between Sparse models and Technology (iTWIST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5726,51 +5618,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically constrained unfolded multi-dimensional OMP for large MIMO systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nay Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5809,73 +5701,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Implicit Neural Representation for sub-wavelength Radio Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5927,73 +5819,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093435v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based learning for multi-antenna multi-frequency location-to-channel mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6028,87 +5920,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612749v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average and Worst-case Analysis of MIMO Beamforming Loss due to Hardware Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,579 +6012,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-BASED LEARNING FOR LOCATION-TO-CHANNEL MAPPING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Model-based Deep Learning for High-Dimensional Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187722v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Deep Learning for High-Dimensional Periodic Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in metasurface-programmable complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María García-Vigueras</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206496v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in metasurface-programmable complex media</w:t>
+                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174477v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Yassine</w:t>
+                <w:t xml:space="preserve">MODEL-BASED LEARNING FOR LOCATION-TO-CHANNEL MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218039v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,583 +6592,583 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du canal par réduction de dimension et réseaux triplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEP LEARNING FOR LOCATION BASED BEAMFORMING WITH NLOS CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online unsupervised deep unfolding for MIMO channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557873v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of MIMO channel estimation with a physical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive MIMO channel estimation taking into account spherical waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Channel Hardening: A Physical Model based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,148 +7176,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-variance tradeoff in MIMO channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning computationally efficient dictionaries and their implementation as fast transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7434,51 +7326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010577v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7488,114 +7380,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices efficientes pour le traitement du signal et l'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. INSA de Rennes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ISAR0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01412558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7663,51 +7555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61CBA2F0"/>
+    <w:nsid w:val="E9019961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7894,51 +7786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-le-magoarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197010563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arad Gast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shlezinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2026.3674179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Hammami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lwc.2026.3652464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2026.3668081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mateos-Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#228;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3522667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corlay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2025.3549952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3640003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46916-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rabault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Alexandropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3367953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yassine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3417892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208431v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974852v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472297v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stefanatos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2903654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416110v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2710619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167948v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2543461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mendil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449006v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10888295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10890700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056429v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Klaimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bedoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC66079.2025.11143375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766264v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161736" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abbass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Farah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Polo-L&#243;pez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446774" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942729" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566490v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501726" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN59089.2024.10624785" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476981" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297493v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Filippou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Lamprousi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Mohammadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Ustundag Soykan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629210v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882861v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555869v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620505v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2018.8589085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254108v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104696v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178579" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010766v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458154v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093435v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612749v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317438v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746410v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187722v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04206496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218039v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503074v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557873v4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022541v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920442v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Calvez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771225v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010577v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412558v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAR0008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-le-magoarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197010563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arad Gast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shlezinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2026.3674179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Hammami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lwc.2026.3652464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2026.3668081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mateos-Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#228;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3522667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corlay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2025.3549952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3640003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yassine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3417892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rabault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Alexandropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3367953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400619" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46916-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208431v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974852v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472297v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stefanatos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2903654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416110v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2710619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167948v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2543461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mendil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10888295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10890700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056429v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Klaimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bedoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC66079.2025.11143375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766264v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161736" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Polo-L&#243;pez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942729" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN59089.2024.10624785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629210v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Filippou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Lamprousi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Mohammadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Ustundag Soykan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882861v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620505v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2018.8589085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254108v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104696v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178579" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093435v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612749v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317438v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04206496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218039v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557873v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920442v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Calvez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771225v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010577v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAR0008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>