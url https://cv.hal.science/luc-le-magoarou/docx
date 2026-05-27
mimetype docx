--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -552,391 +552,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based End-to-End Learning for Multi-Target Integrated Sensing and Communication under Hardware Impairments</w:t>
+                <w:t xml:space="preserve">Benefits of Mutual Coupling in Dynamic Metasurface Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Häger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+                <w:t xml:space="preserve">Jean Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/twc.2024.3522667⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (3), pp.2589 - 2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2025.3640003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869645v1</w:t>
+                <w:t xml:space="preserve">hal-05444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Learning for Multi-Antenna Multi-Frequency Location-to-Channel Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based End-to-End Learning for Multi-Target Integrated Sensing and Communication under Hardware Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corlay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (3), pp.520-535. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.2574-2589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jstsp.2025.3549952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/twc.2024.3522667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025449v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Mutual Coupling in Dynamic Metasurface Antennas</w:t>
+                <w:t xml:space="preserve">Model-Based Learning for Multi-Antenna Multi-Frequency Location-to-Channel Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tapie</w:t>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (3), pp.2589 - 2604. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), pp.520-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2025.3640003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jstsp.2025.3549952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444102v1</w:t>
+                <w:t xml:space="preserve">hal-05025449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
               </w:r>
@@ -1290,51 +1290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally realized physical-model-based frugal wave control in metasurface-programmable complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,178 +1457,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity-based prediction for channel mapping and user positioning</w:t>
+                <w:t xml:space="preserve">Channel estimation: unified view of optimal performance and pilot sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974852v3</w:t>
+                <w:t xml:space="preserve">hal-02472297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel estimation: unified view of optimal performance and pilot sequences</w:t>
+                <w:t xml:space="preserve">Similarity-based prediction for channel mapping and user positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472297v3</w:t>
+                <w:t xml:space="preserve">hal-02974852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the Massive MIMO Channel Structural Properties for Minimization of Channel Estimation Error and Training Overhead</w:t>
               </w:r>
@@ -2172,164 +2172,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Secure Cell-free Massive MIMO Precoding With Power Constraints per Access Point for Next Generations of Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
+                <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheima Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6GNet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447951v1</w:t>
+                <w:t xml:space="preserve">hal-05095912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précodage Sécurisé en MIMO Massif : une Approche Basée sur la Projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2384,1602 +2367,1619 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEPHYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCD-MUSIC: Deep-Learning-Aided Cascaded Differentiable MUSIC Algorithm for Near-Field Localization of Multiple Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arad Gast</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Secure Cell-free Massive MIMO Precoding With Power Constraints per Access Point for Next Generations of Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nir Shlezinger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6GNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025500v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CC Unsupervised Learning for Gain-Phase Impairment Calibration in ISAC Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+                <w:t xml:space="preserve">DCD-MUSIC: Deep-Learning-Aided Cascaded Differentiable MUSIC Algorithm for Near-Field Localization of Multiple Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arad Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Shlezinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10888295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10890700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05054158v1</w:t>
+                <w:t xml:space="preserve">hal-05025500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based learning for joint channel estimation and hybrid MIMO precoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mary</w:t>
+                <w:t xml:space="preserve">CC Unsupervised Learning for Gain-Phase Impairment Calibration in ISAC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 26th International Workshop on Signal Processing and Artificial Intelligence for Wireless Communications (SPAWC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPAWC66079.2025.11143375⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2025 - 2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp49660.2025.10890700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056429v3</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précodage sécurisé pour les réseaux massivement MIMO non-cellulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Savaux</w:t>
+                <w:t xml:space="preserve">Model-based learning for joint channel estimation and hybrid MIMO precoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nay Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 26th International Workshop on Signal Processing and Artificial Intelligence for Wireless Communications (SPAWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Guildford Surrey, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC66079.2025.11143375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158763v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically Parameterized Differentiable MUSIC for DoA Estimation with Uncalibrated Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Häger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icc52391.2025.11161736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766264v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+                <w:t xml:space="preserve">Précodage sécurisé pour les réseaux massivement MIMO non-cellulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Savelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI'2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap63536.2025.10999486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05095912v1</w:t>
+                <w:t xml:space="preserve">hal-05158763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Deep Learning for High-Dimensional Periodic Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+                <w:t xml:space="preserve">Semi-Supervised End-to-End Learning for Integrated Sensing and Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Mateos-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Häger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501726⟩</w:t>
+              <w:t xml:space="preserve">1st IEEE International Conference on Machine Learning for Communication and Networking (IEEE ICMLCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLCN59089.2024.10624785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566490v1</w:t>
+                <w:t xml:space="preserve">hal-04785446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSI Compression using Channel Charting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Model-Based Learning for Location-to-Channel Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942729⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835586v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Learning for Location-to-Channel Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Model-Based Deep Learning for High-Dimensional Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. </w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10446774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526975v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised End-to-End Learning for Integrated Sensing and Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">CSI Compression using Channel Charting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Conference on Machine Learning for Communication and Networking (IEEE ICMLCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Stockholm, Sweden. </w:t>
+              <w:t xml:space="preserve">2024 58th Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMLCN59089.2024.10624785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF60004.2024.10942729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785446v1</w:t>
+                <w:t xml:space="preserve">hal-04835586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in massively parametrized complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems and Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Online Meetup 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785426v1</w:t>
+                <w:t xml:space="preserve">hal-04297493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Deep Unfolding for SISO-OFDM Channel Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference on communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Asilomar Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF59524.2023.10476981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810183v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in massively parametrized complex media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Deep Unfolding for SISO-OFDM Channel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getachew Redieteab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Online Meetup 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
+              <w:t xml:space="preserve">IEEE international conference on communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297493v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging triplet loss and nonlinear dimensionality reduction for on-the-fly channel charting</w:t>
               </w:r>
@@ -5061,364 +5061,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-informed audio source separation using nonnegative matrix partial co-factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Q. K. Duong</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870066v1</w:t>
+                <w:t xml:space="preserve">hal-00871219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Text-informed audio source separation using nonnegative matrix partial co-factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+                <w:t xml:space="preserve">Ngoc Q. K. Duong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871207v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAXIMUM LIKELIHOOD ESTIMATION OF CLUTTER SUBSPACE IN NON HOMOGENEOUS NOISE CONTEXT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation par Maximum de Vraisemblance du sous espace clutter dans un bruit hétérogène rang faible avec application au STAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871219v1</w:t>
+                <w:t xml:space="preserve">hal-00871207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5592,1556 +5592,1556 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically constrained unfolded multi-dimensional OMP for large MIMO systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional hierarchical dictionary search for large MIMO-OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nay Klaimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458154v1</w:t>
+                <w:t xml:space="preserve">hal-05618630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Implicit Neural Representation for sub-wavelength Radio Localization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physically constrained unfolded multi-dimensional OMP for large MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nay Klaimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093435v3</w:t>
+                <w:t xml:space="preserve">hal-05458154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based learning for multi-antenna multi-frequency location-to-channel mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based Implicit Neural Representation for sub-wavelength Radio Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Musa Furkan Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corlay</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Henk Wymeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612749v4</w:t>
+                <w:t xml:space="preserve">hal-05093435v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average and Worst-case Analysis of MIMO Beamforming Loss due to Hardware Impairments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Chen</w:t>
+                <w:t xml:space="preserve">Model-based learning for multi-antenna multi-frequency location-to-channel mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317438v2</w:t>
+                <w:t xml:space="preserve">hal-04612749v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Polo-López</w:t>
+                <w:t xml:space="preserve">Average and Worst-case Analysis of MIMO Beamforming Loss due to Hardware Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04746410v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Deep Learning for High-Dimensional Periodic Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Efficient Frequency Selective Surface Analysis via End-to-End Model-Based Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheima Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206496v1</w:t>
+                <w:t xml:space="preserve">hal-04746410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in metasurface-programmable complex media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
+                <w:t xml:space="preserve">MODEL-BASED LEARNING FOR LOCATION-TO-CHANNEL MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174477v1</w:t>
+                <w:t xml:space="preserve">hal-04187722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Yassine</w:t>
+                <w:t xml:space="preserve">Model-based Deep Learning for High-Dimensional Periodic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Polo-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Paquelet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María García-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218039v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL-BASED LEARNING FOR LOCATION-TO-CHANNEL MAPPING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
+                <w:t xml:space="preserve">Experimentally realized physical-model-based wave control in metasurface-programmable complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187722v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
+                <w:t xml:space="preserve">Optimizing Multicarrier Multiantenna Systems for LoS Channel Charting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corlay</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318460v1</w:t>
+                <w:t xml:space="preserve">hal-04218039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du canal par réduction de dimension et réseaux triplets</w:t>
+                <w:t xml:space="preserve">Model-based Deep Learning for Beam Prediction based on a Channel Chart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188506v1</w:t>
+                <w:t xml:space="preserve">hal-04318460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP LEARNING FOR LOCATION BASED BEAMFORMING WITH NLOS CHANNELS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie du canal par réduction de dimension et réseaux triplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taha Yassine</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503074v1</w:t>
+                <w:t xml:space="preserve">hal-04188506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online unsupervised deep unfolding for MIMO channel estimation</w:t>
+                <w:t xml:space="preserve">DEEP LEARNING FOR LOCATION BASED BEAMFORMING WITH NLOS CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crussière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557873v4</w:t>
+                <w:t xml:space="preserve">hal-03503074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of MIMO channel estimation with a physical model</w:t>
+                <w:t xml:space="preserve">Online unsupervised deep unfolding for MIMO channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022541v1</w:t>
+                <w:t xml:space="preserve">hal-02557873v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive MIMO channel estimation taking into account spherical waves</w:t>
+                <w:t xml:space="preserve">Performance of MIMO channel estimation with a physical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920442v2</w:t>
+                <w:t xml:space="preserve">hal-02022541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO Channel Hardening: A Physical Model based Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7176,73 +7176,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-variance tradeoff in MIMO channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7251,126 +7251,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771225v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Massive MIMO channel estimation taking into account spherical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Le Magoarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920442v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning computationally efficient dictionaries and their implementation as fast transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010577v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7380,114 +7468,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrices efficientes pour le traitement du signal et l'apprentissage automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Le Magoarou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. INSA de Rennes, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016ISAR0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01412558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7555,51 +7643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9019961"/>
+    <w:nsid w:val="847B7E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7786,51 +7874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-le-magoarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197010563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arad Gast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shlezinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2026.3674179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Hammami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lwc.2026.3652464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2026.3668081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mateos-Ramos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#228;ger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3522667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corlay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2025.3549952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tapie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3640003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yassine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3417892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rabault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Alexandropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3367953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400619" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46916-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208431v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974852v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472297v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stefanatos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2903654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416110v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2710619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167948v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2543461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mendil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10888295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10890700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056429v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Klaimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bedoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC66079.2025.11143375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766264v4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161736" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095912v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Polo-L&#243;pez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942729" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN59089.2024.10624785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476981" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629210v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Filippou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Lamprousi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Mohammadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Ustundag Soykan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882861v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620505v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2018.8589085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254108v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104696v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178579" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093435v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612749v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317438v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04206496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218039v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557873v4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022541v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920442v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Calvez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771225v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010577v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAR0008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-le-magoarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-966X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197010563" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579246v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arad Gast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Magoarou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shlezinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcomm.2026.3674179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Hammami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lwc.2026.3652464" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Savelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2026.3668081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tapie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3640003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Mateos-Ramos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#228;ger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musa Furkan Keskin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Wymeersch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3522667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corlay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstsp.2025.3549952" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Yassine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paquelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3417892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Rabault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Alexandropoulos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2024.3367953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202400619" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46916-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208431v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472297v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974852v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Bazzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Stefanatos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Hajri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Assaad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2903654" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416110v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2710619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167948v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2016.2543461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ozerov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Duong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mendil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yide Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Polo-L&#243;pez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999486" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10888295" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp49660.2025.10890700" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056429v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay Klaimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bedoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Elvira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC66079.2025.11143375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766264v4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc52391.2025.11161736" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN59089.2024.10624785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10446774" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Garc&#237;a-Vigueras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501726" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF60004.2024.10942729" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF59524.2023.10476981" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810183v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getachew Redieteab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629210v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04454750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltiadis Filippou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Lamprousi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Mohammadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Merluzzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Ustundag Soykan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882861v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Paquelet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747293" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555869v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620505v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wimob.2018.8589085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254108v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104696v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178579" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871219v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Q. K. Duong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871207v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158057v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618630v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458154v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093435v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612749v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317438v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Chen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04206496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218039v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503074v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557873v4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771225v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920442v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Calvez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010577v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ISAR0008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>