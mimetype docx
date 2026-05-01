--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leifeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Viret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Declemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568971v1</w:t>
+                <w:t xml:space="preserve">hal-02922644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the origins of magnetism in 2 at% Fe-implanted 4H-SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the magnetic properties of Fe-implanted 4H-SiC semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindor Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslem Fnidiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Declemy</w:t>
+                <w:t xml:space="preserve">Michel Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 188, pp.157-163. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (18), pp.183901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0005061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922644v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nanostructure in low dose Fe-implanted p-type 6H-SiC using atom probe tomography</w:t>
               </w:r>
@@ -1297,1143 +1297,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sputter-deposition-induced and post-deposition thermally activated intermixing on the exchange bias properties of [Pt/Co] ×3 /(Pt)/IrMn films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature stability of (Pt/Co) 3 /IrMn multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baltz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J-F Jacquot</w:t>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/27/275001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.043904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683667v1</w:t>
+                <w:t xml:space="preserve">hal-01683676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stability of (Pt/Co) 3 /IrMn multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of sputter-deposition-induced and post-deposition thermally activated intermixing on the exchange bias properties of [Pt/Co] ×3 /(Pt)/IrMn films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (27), pp.275001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/27/275001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4745033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01683676v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Co layer thickness on the structural and magnetic properties of multilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+                <w:t xml:space="preserve">The oxygen deficient cubic perovskite SrFe1−xScxO3−δ (x ≤ 0.5; 0.1 ≤ δ ≤ 0.5): Structural features and physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Rizki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Folcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215004⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.1661-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569614v1</w:t>
+                <w:t xml:space="preserve">hal-02264227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal distribution of blocking temperature in exchange-biased ferromagnetic/antiferromagnetic bilayers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+                <w:t xml:space="preserve">A Mössbauer spectroscopy investigation of SrFe1−xScxO3−δ perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Rizki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Folcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.052404. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.739-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.052404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683836v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oxygen deficient cubic perovskite SrFe1−xScxO3−δ (x ≤ 0.5; 0.1 ≤ δ ≤ 0.5): Structural features and physical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Rizki</w:t>
+                <w:t xml:space="preserve">Bimodal distribution of blocking temperature in exchange-biased ferromagnetic/antiferromagnetic bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bréard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+                <w:t xml:space="preserve">B. Rodmacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Folcke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Dieny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (9), pp.1661-1666. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.052404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.052404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02264227v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mössbauer spectroscopy investigation of SrFe1−xScxO3−δ perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Rizki</w:t>
+                <w:t xml:space="preserve">Influence of Co layer thickness on the structural and magnetic properties of multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohann Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (5), pp.739-744. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (21), pp.215004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2010.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264228v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of (Pt2 nm/Co0.4 nm)3/Ptx/IrMn7 nm multilayers by tomographic atom probe: On the role of a Pt spacer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural analysis and magnetic properties of ( Pt / Co ) 3 / Pt tPt / IrMn multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjaad Zarefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3125527⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.174434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683832v1</w:t>
+                <w:t xml:space="preserve">hal-01683833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis and magnetic properties of ( Pt / Co ) 3 / Pt tPt / IrMn multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of (Pt2 nm/Co0.4 nm)3/Ptx/IrMn7 nm multilayers by tomographic atom probe: On the role of a Pt spacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjaad Zarefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Chiron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79, pp.174434. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105, pp.103912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.174434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3125527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683833v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic study of MBE-UHV evaporated (Fe/Y) multilayers</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RZQ7LSL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akmaldinov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/27/275001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/883268225E080D7B3DFB2E007E94E406BBA2CFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R96N7VG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.052404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rizki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Folcke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.07.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983JXZ2F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.02.027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZQ9JDMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125527" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174434" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lechevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bencok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVFDZQ9W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hricovini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Padova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quaresima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perfetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brochier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00013-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6F1LZ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lechevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.095" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Huerou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sarrau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF091D45A85728B8B3DF3272E572466C04050666/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03601123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decl&#233;my" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindor Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslem Fnidiki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lechevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2022.106844" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02922644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Declemy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02107137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.03.013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjaad Zarefy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmag.2018.2829109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01591469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ledue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maitre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RZQ7LSL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akmaldinov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902954" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/27/275001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/883268225E080D7B3DFB2E007E94E406BBA2CFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264227v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Rizki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Folcke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.07.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-983JXZ2F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2010.02.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZQ9JDMP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rodmacq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.052404" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-R96N7VG5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.174434" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125527" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lechevallier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fnidiki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bencok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.09.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVFDZQ9W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hricovini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Padova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quaresima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perfetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Brochier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00013-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6F1LZ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03142871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lechevallier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fnidiki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Danh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2002.095" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Le Huerou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sarrau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gouault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995136" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF091D45A85728B8B3DF3272E572466C04050666/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>