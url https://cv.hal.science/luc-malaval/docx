--- v1 (2026-03-25)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -338,3743 +338,3232 @@
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.411-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049474v1</w:t>
+                <w:t xml:space="preserve">hal-04524458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of OPN in BSP knockout mice does not correct bone hypomineralization but results in high bone turnover</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Thomas</w:t>
+                <w:t xml:space="preserve">Parathyroid Hormone Remodels Bone Transitional Vessels and the Leptin Receptor-Positive Pericyte Network in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen-Mariana Aanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2018.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.1487-1501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524458v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parathyroid Hormone Remodels Bone Transitional Vessels and the Leptin Receptor-Positive Pericyte Network in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo He</w:t>
+                <w:t xml:space="preserve">Inner ear ossification and mineralization kinetics in human embryonic development - microtomographic and histomorphological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3728⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.4825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05151-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042870v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner ear ossification and mineralization kinetics in human embryonic development - microtomographic and histomorphological study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vico</w:t>
+                <w:t xml:space="preserve">Macrotopographic closure promotes tissue growth and osteogenesis in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Juignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouleftour Bouleftour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05151-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971518v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01484810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrotopographic closure promotes tissue growth and osteogenesis in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the SIBLING, Bone Sialoprotein in skeletal biology — Contribution of mouse experimental genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bouleftour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Juignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Thomas</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Neves Granito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.02.037⟩</w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52-54, pp.60-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2015.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01484810v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the SIBLING, Bone Sialoprotein in skeletal biology — Contribution of mouse experimental genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impairment of Osteogenesis in Bone Sialoprotein (BSP) Knockout Calvaria Cell Cultures Is Cell Density Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouleftour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Juignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2015.12.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0117402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05050025v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impairment of Osteogenesis in Bone Sialoprotein (BSP) Knockout Calvaria Cell Cultures Is Cell Density Dependent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Thomas</w:t>
+                <w:t xml:space="preserve">Validation of an in vitro 3D bone culture model with perfused and mechanically stressed ceramic scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.250-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272309v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impairment of Osteogenesis in Bone Sialoprotein (BSP) Knockout Calvaria Cell Cultures Is Cell Density Dependent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro 3D bone tissue models, from cells to controlled and dynamic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117402⟩</w:t>
+              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.133-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ten.teb.2013.0682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808296v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro 3D bone tissue models, from cells to controlled and dynamic environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skeletal Development of Mice Lacking Bone Sialoprotein (BSP) -Impairment of Long Bone Growth and Progressive Establishment of High Trabecular Bone Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Bouleftour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boudiffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N M Wade-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809137v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an in vitro 3D bone culture model with perfused and mechanically stressed ceramic scaffold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Malaval</w:t>
+                <w:t xml:space="preserve">Skeletal Development of Mice Lacking Bone Sialoprotein (BSP) -Impairment of Long Bone Growth and Progressive Establishment of High Trabecular Bone Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Bouleftour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boudiffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N M Wade-Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29, pp.250-267</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272415v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro 3D bone tissue models, from cells to controlled and dynamic environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical characterization and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; biological evaluation of pure SiHA for bone tissue engineering application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Cruel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ludeckgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zymelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Malaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering: Parts A, B, and C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ten.teb.2013.0682⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 529-530, pp.351-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.529-530.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282701v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an in vitro 3D bone culture model with perfused and mechanically stressed ceramic scaffold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Malaval</w:t>
+                <w:t xml:space="preserve">Structure and quantification of microvascularisation within mouse long bones: what and how should we measure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanden-Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (1), pp.390-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.09.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808293v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Development of Mice Lacking Bone Sialoprotein (BSP) -Impairment of Long Bone Growth and Progressive Establishment of High Trabecular Bone Mass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Cardelli</w:t>
+                <w:t xml:space="preserve">Bone sialoprotein, but not osteopontin, deficiency impairs the mineralization of regenerating bone during cortical defect healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Rittling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.447-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353343v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal Development of Mice Lacking Bone Sialoprotein (BSP) -Impairment of Long Bone Growth and Progressive Establishment of High Trabecular Bone Mass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the small integrin-binding ligand N-linked glycoprotein (SIBLING), bone sialoprotein (BSP) in bone development and remodeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-009-0869-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809336v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00374655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical characterization and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; biological evaluation of pure SiHA for bone tissue engineering application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular accumulation and distribution of uranium and lead in osteoblastic cells as a function of their speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.529-530.351⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 252 (1-3), pp.26 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734831v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and quantification of microvascularisation within mouse long bones: what and how should we measure?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Roche</w:t>
+                <w:t xml:space="preserve">Cytotoxic and phenotypic effects of uranium and lead on osteoblastic cells are highly dependent on metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Milgram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. David</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Malaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2011.09.051⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (1), pp.62 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827643v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone sialoprotein, but not osteopontin, deficiency impairs the mineralization of regenerating bone during cortical defect healing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Gadeau</w:t>
+                <w:t xml:space="preserve">Low dose beta-blocker prevents ovariectomy-induced bone loss in rats without affecting heart functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2009.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 217 (3), pp.819-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.21564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519430v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the small integrin-binding ligand N-linked glycoprotein (SIBLING), bone sialoprotein (BSP) in bone development and remodeling.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absence of mechanical loading in utero influences bone mass and architecture but not innervation in Myod-Myf5-deficient mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Peet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-009-0869-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 210 (3), pp.259-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2007.00698.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00374655v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00270248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular accumulation and distribution of uranium and lead in osteoblastic cells as a function of their speciation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thyroid hormone excess rather than thyrotropin deficiency induces osteoporosis in hyperthyroidism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H.D. Bassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. O'Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sriskantharajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.07.054⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (5), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2007-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930708v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic and phenotypic effects of uranium and lead on osteoblastic cells are highly dependent on metal speciation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of Semaphorin-3A and its receptors in endochondral ossification: potential role in skeletal development and innervation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Burt-Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mallein-Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.06.003⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 234 (2), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.20512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930714v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00132076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dose beta-blocker prevents ovariectomy-induced bone loss in rats without affecting heart functions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Brain and bone damage in KARAP/DAP12 loss-of-function mice correlate with alterations in microglia and osteoclast lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vuaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Vico</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166, pp.275-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407988v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone excess rather than thyrotropin deficiency induces osteoporosis in hyperthyroidism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boyde</w:t>
+                <w:t xml:space="preserve">Genetic analysis reveals different functions for the products of the thyroid hormone receptor alpha locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (14), pp.4748-4760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657663v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of mechanical loading in utero influences bone mass and architecture but not innervation in Myod-Myf5-deficient mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Chenu</w:t>
+                <w:t xml:space="preserve">Genetic analysis reveals different functions for the products of the TRalpha locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.4748-4760</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00270248v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Semaphorin-3A and its receptors in endochondral ossification: potential role in skeletal development and innervation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isoform-specific attachment of osteoprogenitors to laminins: mapping to the short arms of laminin-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Lissitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pd Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Exp Cell Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 250, pp.465-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00132076v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain and bone damage in KARAP/DAP12 loss-of-function mice correlate with alterations in microglia and osteoclast lineages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Malaval</w:t>
+                <w:t xml:space="preserve">The T3R-alpha gene encoding a thyroid hormone receptor is essential for post-natal development and thyroid hormone production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fodil</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michelina Plateroti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...329 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16 (14), pp.4412-4420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4084,154 +3573,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of TALEN for a double gene extinction on two closely linked loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bouleftour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Transgenic Technology Meeting (TT2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Edinburgh, United Kingdom. Transgenic Research, 23 (5), 2014, Program and Abstracts of the 12th Transgenic Technology Meeting (TT2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4241,91 +3730,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impairement of bone formation and mineralization in BSP−/− mouse calvaria cell cultures is partly rescued by increasing cell density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bouleftour Bouleftour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,190 +3833,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Calcified Tissue Society Congress (ECTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical Characterization and In Vitro Biological Evaluation of Pure SiHA for Bone Tissue Engineering Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Lueckgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zymelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Malaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics (Bioceramics Symposium and Annual Meeting of the International Society for Ceramics in Medicine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4674,51 +4163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rizzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01217-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machuca-Gayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.12.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mariana Aanei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Prades" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05151-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Juignet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouleftour Bouleftour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Z9RF1F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouleftour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Neves Granito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2015.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV16CN0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cruel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2013.0682" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laurent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353343v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bouleftour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiffa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Wade-Gueye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bou&#235;t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ludeckgen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.529-530.351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaval" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.09.051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQX0G9JD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-009-0869-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milgram" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.07.054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4FKGRP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.06.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WM1FG9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G8X2RD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.D. Bassett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. O'Shea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sriskantharajah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gomez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Peet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chenu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2007.00698.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00132076v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burt-Pichat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallein-Gerin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Delmas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20512" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anginot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuaillat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fodil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671584v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gauthier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Harvey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Williams" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Weiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Weiss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lissitzky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Delmas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouillas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216451v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lueckgen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malaval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Follet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rizzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01217-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouleftour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Machuca-Gayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2018.12.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5FSR34T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042870v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mariana Aanei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Courbon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Prades" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05151-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484810v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Juignet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Charbonnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouleftour Bouleftour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.02.037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58Z9RF1F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bouleftour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Neves Granito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2015.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV16CN0V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Linossier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cruel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Bou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ten.teb.2013.0682" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Bouleftour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiffa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Wade-Gueye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ludeckgen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zymelka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.529-530.351" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanden-Bossche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malaval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2011.09.051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQX0G9JD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monfoulet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Aubin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Rittling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2009.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBLKGBK7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-009-0869-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930708v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milgram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carriere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.07.054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4FKGRP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.06.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WM1FG9X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21564" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-94G8X2RD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00270248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Peet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chenu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2007.00698.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.D. Bassett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. O'Shea" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sriskantharajah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2007-0033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00132076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burt-Pichat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mallein-Gerin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Delmas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20512" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675205v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nataf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anginot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuaillat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fodil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Harvey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Weiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314038v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousselle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Lissitzky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pd Delmas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trouillas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teixeira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Concordet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lueckgen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>