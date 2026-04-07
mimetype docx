--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -502,200 +502,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profitabilité dans le premier plan d'affaires imprimé en France (1569-1612)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Fonte Ardennaise et ses marchés. Histoire d’une PME familiale dans un secteur en déclin, 1926-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Noumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RSE et éthique – Impacts sur l’enseignement du managemen, 21 (21), pp.129-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.021.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484413v1</w:t>
+                <w:t xml:space="preserve">hal-01865101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fonte Ardennaise et ses marchés. Histoire d’une PME familiale dans un secteur en déclin, 1926-1999</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Prati</w:t>
+                <w:t xml:space="preserve">La profitabilité dans le premier plan d'affaires imprimé en France (1569-1612)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Marco</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Noumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (115), pp.149-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865101v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une nouvelle épistémologie de l’histoire du Management</w:t>
               </w:r>
@@ -1135,51 +1135,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01786275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1333,220 +1333,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une conception piagétienne de la compétence tacite : Étude de la dyade situation -métacognition</w:t>
+                <w:t xml:space="preserve">La construction d'une culture du risque dans les organisations : entre conformité réglementaire et apprentissage collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefka Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15ème colloque francophone sur le risque (Oriane)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300256v2</w:t>
+                <w:t xml:space="preserve">hal-05552381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Has history erased the arguments of liberalism? Dispute over work’s organization in France between 1840 and 1850 »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefka Marburger Mihaylova</w:t>
+                <w:t xml:space="preserve">Pour une conception piagétienne de la compétence tacite : Étude de la dyade situation -métacognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris France</w:t>
+              <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486884v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Has history erased the arguments of liberalism? Dispute over work’s organization in France between 1840 and 1850 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Marburger Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAEPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du marketing dans les dictionnaires spécialisés (1723-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1562,51 +1644,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International congress Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,130 +1698,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolphe et Eugène Sala (1836) Manuel des placements industriels, réédition 2026. Par L. Marco et A. Gnichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Gnichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edi-Gestion; Luc Marco. In press, Les Classiques du Management, 978-2-903628-24-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rachou et René Georges-Étienne, Code des comptables, 3e édition, réédition commentée par G. Heem et L. Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1748,73 +1830,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edi Gestion. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Savigny (1902), Réorganisation de la profession comptable à tous les degrés, édition commentée par L. Marco et G. Heem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1823,139 +1905,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDI Gestion, Les classiques du management n°2, 2024, 978-2-903628-23-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04817451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corporation des économistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc MARCO. EDI-GESTION, 2024, 978-2-903628-26-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pensée gestionnaire française (XVIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1964,73 +2046,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poivret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edi-Gestion, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la pensée gestionnaire française (XVIe-XXIe siècle), 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2039,925 +2121,925 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poivret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edi-Gestion, 2022, 978-2-903628-15-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faillites, licenciements et crise : analyse économique 1968-1979</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-2-903628-00-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faillites et industrie en France, 1874-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démographie des firmes industrielles en France 1973-1980</w:t>
+                <w:t xml:space="preserve">Guide de gestion Division agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc MARCO. Edi-Gestion, 2020, Luc MARCO, 978-2-903628-13-0</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942193v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de gestion Division agricole</w:t>
+                <w:t xml:space="preserve">La démographie des firmes industrielles en France 1973-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">Luc MARCO. Edi-Gestion, 2020, Luc MARCO, 978-2-903628-13-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943060v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE JUGEMENT DES PAIRS, Gide et Rist analysés par les revues, 1909-1916</w:t>
+                <w:t xml:space="preserve">Histoire de l'édition gestionnaire française 1486-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de la gestion, 2018, Le jugement des pairs, Gide et Rist analysés par les revues, 1909-1916, Luc MARCO</w:t>
+              <w:t xml:space="preserve">Luc Marco. Edi-Gestion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797825v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l'édition gestionnaire française 1486-1914</w:t>
+                <w:t xml:space="preserve">LE JUGEMENT DES PAIRS, Gide et Rist analysés par les revues, 1909-1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc Marco. Edi-Gestion, 2018</w:t>
+              <w:t xml:space="preserve">Editions de la gestion, 2018, Le jugement des pairs, Gide et Rist analysés par les revues, 1909-1916, Luc MARCO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774486v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Works of Jules Dupuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Marco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi-Gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 2016, Classical texts in Economics and Management, Luc Marco, 978-2-903628-08-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur l’organisation du travail en France ; De la révolution à Louis Blanc (1791-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Marburger Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, 978-2-343-09018-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESSAI SUR L'ADMINISTRATION DES ENTREPRISES INDUSTRIELLES ET COMMERCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Marco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi-Gestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), 2015, Histoire du Management, Luc Marco, 978-2-903628-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organization of Work in France. An Economic Debate 1791-1850</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Marburger Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDI-GESTION MMXV. EDI-GESTION MMXV, 2015, Luc Marco, 978-2-903628-06-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des experts-comptables. Une histoire de l'INTEC 1931-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sponem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.185, 2011, 2296563686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00944672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des experts comptables. Une histoire de l’INTEC 1931-2011, Paris, L’Harmattan, 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Sponem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2967,316 +3049,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dernier texte publié d'Henri Fayol (1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESSAI DE DEFINITION ET DE STRUCTURE DE LA PERSONNALITE DU DESIGN : premiers résultats sur un public d'étudiants italiens face à des produits étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ngadi Essamè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil d'administration : évolution des rôles dans les mutations du capitalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Ben Barka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre arithmétique et comptabilité : l'apport de Lazare Moulin-Collin (1792-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Noumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3286,51 +3368,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de neutralité dans la comptabilité en IFRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3339,73 +3421,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport pour l'Autorité des Normes Comptables (ANC). 2023, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04445647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de neutralité dans la comptabilité américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3418,73 +3500,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2021, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de conscience de la neutralité du comptable d'entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3497,65 +3579,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Autorité des Normes Comptables. 2020, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3623,51 +3705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5717EC7B"/>
+    <w:nsid w:val="33612BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3854,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027008487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/4844-2/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01484413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Prati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.021.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Marburger Mihaylova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05511951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gnichi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011444v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817451v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04962627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03624585v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03652315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03161378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03354584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02942193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02943060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01774486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04369837v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ngadi Essam&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335581v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ben Barka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01233103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445647v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027008487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/4844-2/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Prati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.021.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01484413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noumen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Marburger Mihaylova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05511951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gnichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011444v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817451v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04962627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03624585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03652315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03161378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03354584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02943060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02942193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01774486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04369837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ngadi Essam&#232;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335581v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ben Barka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01233103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>