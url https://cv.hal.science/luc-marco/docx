--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -502,200 +502,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fonte Ardennaise et ses marchés. Histoire d’une PME familiale dans un secteur en déclin, 1926-1999</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La profitabilité dans le premier plan d'affaires imprimé en France (1569-1612)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Prati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Marco</w:t>
+                <w:t xml:space="preserve">Robert Noumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (115), pp.149-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865101v1</w:t>
+                <w:t xml:space="preserve">hal-01484413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profitabilité dans le premier plan d'affaires imprimé en France (1569-1612)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Fonte Ardennaise et ses marchés. Histoire d’une PME familiale dans un secteur en déclin, 1926-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Noumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RSE et éthique – Impacts sur l’enseignement du managemen, 21 (21), pp.129-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.021.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484413v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une nouvelle épistémologie de l’histoire du Management</w:t>
               </w:r>
@@ -2275,151 +2275,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de gestion Division agricole</w:t>
+                <w:t xml:space="preserve">La démographie des firmes industrielles en France 1973-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">Luc MARCO. Edi-Gestion, 2020, Luc MARCO, 978-2-903628-13-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943060v1</w:t>
+                <w:t xml:space="preserve">hal-02942193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démographie des firmes industrielles en France 1973-1980</w:t>
+                <w:t xml:space="preserve">Guide de gestion Division agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc MARCO. Edi-Gestion, 2020, Luc MARCO, 978-2-903628-13-0</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942193v1</w:t>
+                <w:t xml:space="preserve">hal-02943060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'édition gestionnaire française 1486-1914</w:t>
               </w:r>
@@ -3288,51 +3288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre arithmétique et comptabilité : l'apport de Lazare Moulin-Collin (1792-1850)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Noumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3705,51 +3705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33612BB2"/>
+    <w:nsid w:val="E5E7A352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027008487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/4844-2/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Prati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.021.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01484413v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noumen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Marburger Mihaylova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05511951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gnichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011444v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817451v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04962627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03624585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03652315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03161378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03354584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02943060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02942193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01774486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04369837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ngadi Essam&#232;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335581v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ben Barka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01233103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-marco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027008487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cepn.univ-paris13.fr/4844-2/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05142755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Pesqueux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poivret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.87" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01484413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Noumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865101v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Prati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.021.0129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0124" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771096v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Marburger Mihaylova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-05511951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Gnichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011444v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817451v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04962627v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03624585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03652315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03161378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03354584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02942193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02943060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01774486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihpm.hypotheses.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sponem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04369837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ngadi Essam&#232;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335581v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Ben Barka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01233103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>