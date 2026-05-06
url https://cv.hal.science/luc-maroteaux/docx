--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -192,5298 +192,5298 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t>
+                <w:t xml:space="preserve">Serotonin sensing by microglia conditions the proper development of neuronal circuits and of social and adaptive skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Benhadda</w:t>
+                <w:t xml:space="preserve">Giulia Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Delhaye</w:t>
+                <w:t xml:space="preserve">Ivana D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">Mélanie Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marques</w:t>
+                <w:t xml:space="preserve">Catherine Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Russeau</w:t>
+                <w:t xml:space="preserve">Nayadoleni Nieves-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (8), pp.107401. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (6), pp.2328-2342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196168v1</w:t>
+                <w:t xml:space="preserve">hal-04183186v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First quantitative dosages: Strong correlations between non-5-HT2Rs serotonin receptors on normal human heart valves</w:t>
+                <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schussler</w:t>
+                <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+                <w:t xml:space="preserve">Célia Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramadan Jashari</w:t>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Falcoz</w:t>
+                <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Alifano</w:t>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.897657. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.107401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.897657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867505v1</w:t>
+                <w:t xml:space="preserve">hal-04196168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting 5-HT 2B Receptor Signaling Prevents Border Zone Expansion and Improves Microstructural Remodeling after Myocardial Infarction</w:t>
+                <w:t xml:space="preserve">First quantitative dosages: Strong correlations between non-5-HT2Rs serotonin receptors on normal human heart valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Caleb Snider</w:t>
+                <w:t xml:space="preserve">Olivier Schussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lance A Riley</w:t>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah T Mallory</w:t>
+                <w:t xml:space="preserve">Ramadan Jashari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew R Bersi</w:t>
+                <w:t xml:space="preserve">Pierre Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prachi Umbarkar</w:t>
+                <w:t xml:space="preserve">Marco Alifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.897657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.051517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.897657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121681v1</w:t>
+                <w:t xml:space="preserve">hal-03867505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 2B Receptor by Interacting with NMDA Receptor and CIPP Protein Complex May Control Structural Plasticity at Glutamatergic Synapses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting 5-HT 2B Receptor Signaling Prevents Border Zone Expansion and Improves Microstructural Remodeling after Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Quentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">J Caleb Snider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chanrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Russeau</w:t>
+                <w:t xml:space="preserve">Lance A Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah T Mallory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Bersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prachi Umbarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.0c00638⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.051517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176117v1</w:t>
+                <w:t xml:space="preserve">hal-03121681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The serotonin 2B receptor is required in neonatal microglia to limit neuroinflammation and sickness behavior in adulthood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Etienne</w:t>
+                <w:t xml:space="preserve">Serotonin 2B Receptor by Interacting with NMDA Receptor and CIPP Protein Complex May Control Structural Plasticity at Glutamatergic Synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Verdonk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emily Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.23918⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.1133-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.0c00638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978295v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin (5-HT) Shapes the Macrophage Gene Profile through the 5-HT2B –Dependent Activation of the Aryl Hydrocarbon Receptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Concha Nieto</w:t>
+                <w:t xml:space="preserve">The serotonin 2B receptor is required in neonatal microglia to limit neuroinflammation and sickness behavior in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Rayo</w:t>
+                <w:t xml:space="preserve">Ivana d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo de Las Casas-Engel</w:t>
+                <w:t xml:space="preserve">Fanny Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Izquierdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bárbara Alonso</w:t>
+                <w:t xml:space="preserve">Franck Verdonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1901531⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (3), pp.638-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544960v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A positive association between a polymorphism in the HTR2B gene and cocaine-crack in a French Caribbean population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serotonin (5-HT) Shapes the Macrophage Gene Profile through the 5-HT2B –Dependent Activation of the Aryl Hydrocarbon Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concha Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacoste</w:t>
+                <w:t xml:space="preserve">Ignacio Rayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lamy</w:t>
+                <w:t xml:space="preserve">Mateo de Las Casas-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
+                <w:t xml:space="preserve">Elena Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ballon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Jehel</w:t>
+                <w:t xml:space="preserve">Bárbara Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2018.1563721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.ji1901531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1901531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971860v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CX. Classification of Receptors for 5-hydroxytryptamine; Pharmacology and Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A positive association between a polymorphism in the HTR2B gene and cocaine-crack in a French Caribbean population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas M Barnes</w:t>
+                <w:t xml:space="preserve">Sandrine Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard P Ahern</w:t>
+                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Becamel</w:t>
+                <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bockaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Camilleri</w:t>
+                <w:t xml:space="preserve">Louis Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.118.015552⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.784-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2018.1563721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099832v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary considerations on 5-HT2 receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CX. Classification of Receptors for 5-hydroxytryptamine; Pharmacology and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas M Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lauren Collins</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerard P Ahern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Becamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (1), pp.310-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.118.015552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890665v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimers of serotonin receptors: impact on ligand affinity and signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Regulation of raphe serotonin neurons by serotonin 1A and 2B receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Belmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Roumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.01.009⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.218-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-018-0214-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996206v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of raphe serotonin neurons by serotonin 1A and 2B receptors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced Renewal of Erythroid Progenitors in Myelodysplastic Anemia by Peripheral Serotonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-018-0214-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.3246-3256.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890660v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Renewal of Erythroid Progenitors in Myelodysplastic Anemia by Peripheral Serotonin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary considerations on 5-HT2 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lauren Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.071⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086600v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon Imaging of Microglial Processes' Attraction Toward ATP or Serotonin in Acute Brain Slices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dimers of serotonin receptors: impact on ligand affinity and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roumier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/58788⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2019.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348070v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphine withdrawal recruits lateral habenula cytokine signaling to reduce synaptic excitation and sociability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristina Valentinova</w:t>
+                <w:t xml:space="preserve">Two-photon Imaging of Microglial Processes' Attraction Toward ATP or Serotonin in Acute Brain Slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tchenio</w:t>
+                <w:t xml:space="preserve">Vincenzo Mastrolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Trusel</w:t>
+                <w:t xml:space="preserve">Jean‐antoine Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Clerke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lalive</w:t>
+                <w:t xml:space="preserve">Nicolas Gervasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-019-0421-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.e58788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/58788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348080v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers of Serotonin Beyond the Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+                <w:t xml:space="preserve">Morphine withdrawal recruits lateral habenula cytokine signaling to reduce synaptic excitation and sociability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Valentinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusun Kilic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Tchenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Trusel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Clerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lalive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2018.10.022⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.1053-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-019-0421-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915456v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiporon, an adiponectin receptor agonist acts as an antidepressant and metabolic regulator in a mouse model of depression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Frontiers of Serotonin Beyond the Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusun Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0210-y⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2018.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438258v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive regulation of raphe serotonin neurons by serotonin 2B receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adiporon, an adiponectin receptor agonist acts as an antidepressant and metabolic regulator in a mouse model of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Guiard</w:t>
+                <w:t xml:space="preserve">Sarah Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
+                <w:t xml:space="preserve">Delphine Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-018-0013-0⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0210-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703916v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational studies support a role for serotonin 2B receptor (HTR2B) gene in aggression-related cannabis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janitza L Montalvo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana D 'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Lori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (12), pp.2277-2286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41380-018-0077-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somato-Dendritic Regulation of Raphe Serotonin Neurons; A Key to Antidepressant Action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Positive regulation of raphe serotonin neurons by serotonin 2B receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Belmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (7), pp.1623-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-018-0013-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980026v2</w:t>
+                <w:t xml:space="preserve">hal-01703916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic 5-HT 2B receptors in mitral valvulopathy: bone marrow mobilization of endothelial progenitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somato-Dendritic Regulation of Raphe Serotonin Neurons; A Key to Antidepressant Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Belmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13981⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593837v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New therapeutic opportunities for 5-HT2 receptor ligands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Serotonergic 5-HT 2B receptors in mitral valvulopathy: bone marrow mobilization of endothelial progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Aubertin-Kirch</w:t>
+                <w:t xml:space="preserve">Roland Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Banas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily Quentin</w:t>
+                <w:t xml:space="preserve">Francine Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.10.008⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387994v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin transporter protects the placental cells against apoptosis in caspase 3-independent pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tariq Fahmi</w:t>
+                <w:t xml:space="preserve">New therapeutic opportunities for 5-HT2 receptor ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthonya Cooper</w:t>
+                <w:t xml:space="preserve">Gaëlle Aubertin-Kirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena V. Savenka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V. Lupashin</w:t>
+                <w:t xml:space="preserve">Sophie Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.25812⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.14 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593857v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular remodeling and the peripheral serotonergic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Aubertin-Kirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110 (1), pp.51 - 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 2B receptors in mesoaccumbens dopamine pathway regulate cocaine responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serotonin transporter protects the placental cells against apoptosis in caspase 3-independent pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coedy Hadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Doly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emily Quentin</w:t>
+                <w:t xml:space="preserve">Tariq Fahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Eddine</w:t>
+                <w:t xml:space="preserve">Anthonya Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Tolu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
+                <w:t xml:space="preserve">Alena V. Savenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Lupashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1354-17.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (12), pp.3520 - 3529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593826v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodimers of serotonin receptor subtypes 2 are driven by 5-HT 2C protomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive Control of Dorsal Raphe by 5-HT4 in the Prefrontal Cortex Prevents Persistent Hypophagia following Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabira Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dusticier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.779041⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.901-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593841v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control of Dorsal Raphe by 5-HT4 in the Prefrontal Cortex Prevents Persistent Hypophagia following Stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterodimers of serotonin receptor subtypes 2 are driven by 5-HT 2C protomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno P. Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (15), pp.6352-6368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.779041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667516v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension artérielle pulmonaire, moelle osseuse, précurseurs endothéliaux et sérotonine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serotonin 2B receptors in mesoaccumbens dopamine pathway regulate cocaine responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Tolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (43), pp.10372-10388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1354-17.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jbio/2016012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01593852v1</w:t>
+                <w:t xml:space="preserve">hal-01593826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancy in insulin regulation between GDM-platelets and -placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthonya Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imelda N Odibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asli Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M116.713693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 2B receptor slows disease progression and prevents degeneration of spinal cord mononuclear phagocytes in amyotrophic lateral sclerosis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Bayer</w:t>
+                <w:t xml:space="preserve">Hypertension artérielle pulmonaire, moelle osseuse, précurseurs endothéliaux et sérotonine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Scekic-Zahirovic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie M. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-016-1534-4⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2016012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253857v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serotonin 2B receptor slows disease progression and prevents degeneration of spinal cord mononuclear phagocytes in amyotrophic lateral sclerosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer El Oussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
+                <w:t xml:space="preserve">Hanna Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+                <w:t xml:space="preserve">Jelena Scekic-Zahirovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Boutourlinsky</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Vercruysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sinniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131 (3), pp.465-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-016-1534-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253863v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin Modulates Developmental Microglia via 5-HT2B Receptors: Potential Implication during Synaptic Refinement of Retinogeniculate Projections.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Béchade</w:t>
+                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Gervasi</w:t>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Irinopoulou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katia Boutourlinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cn5003489⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224546v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of serotonin to cardiac remodeling associated with hypertensive diastolic ventricular dysfunction in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
+                <w:t xml:space="preserve">Serotonin Modulates Developmental Microglia via 5-HT2B Receptors: Potential Implication during Synaptic Refinement of Retinogeniculate Projections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kolodziejczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halim Marzak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Lawson</w:t>
+                <w:t xml:space="preserve">C Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Mokni</w:t>
+                <w:t xml:space="preserve">N Gervasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Wendling</w:t>
+                <w:t xml:space="preserve">T Irinopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sm Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000695⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (7), pp.1219-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cn5003489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593863v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice Lacking the Serotonin Htr2B Receptor Gene Present an Antipsychotic-Sensitive Schizophrenic-Like Phenotype.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">Contribution of serotonin to cardiac remodeling associated with hypertensive diastolic ventricular dysfunction in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Adrien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halim Marzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology : official publication of the American College of Neuropsychopharmacology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (11), pp.2310 - 2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000000695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01149629v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary: Chronic SSRI stimulation of astrocytic 5-HT2B receptors change multiple gene expressions/editings and metabolism of glutamate, glucose and glycogen: a potential paradigm shift</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doly</w:t>
+                <w:t xml:space="preserve">Mice Lacking the Serotonin Htr2B Receptor Gene Present an Antipsychotic-Sensitive Schizophrenic-Like Phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothitos M Pitychoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Belmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00207⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology : official publication of the American College of Neuropsychopharmacology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (12), pp.2764-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225050v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01149629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the N-terminal region in G protein-coupled receptor functions: negative modulation revealed by 5-HT2B receptor polymorphisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commentary: Chronic SSRI stimulation of astrocytic 5-HT2B receptors change multiple gene expressions/editings and metabolism of glutamate, glucose and glycogen: a potential paradigm shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Belmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.113.089086⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996746v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDM-associated insulin deficiency hinders the dissociation of SERT from ERp44 and down-regulates placental 5-HT uptake.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pamela Murphy</w:t>
+                <w:t xml:space="preserve">Role of the N-terminal region in G protein-coupled receptor functions: negative modulation revealed by 5-HT2B receptor polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Belmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Setola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (1), pp.127-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.113.089086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1416675112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225032v1</w:t>
+                <w:t xml:space="preserve">inserm-00996746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serotonin-induced N-glycan switch regulates platelet aggregation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">GDM-associated insulin deficiency hinders the dissociation of SERT from ERp44 and down-regulates placental 5-HT uptake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coedy Hadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia K. Byrd</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles P Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02795⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (52), pp.E5697-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1416675112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996761v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A serotonin-induced N-glycan switch regulates platelet aggregation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+                <w:t xml:space="preserve">Charles P. Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix B. Kleine Borgmann</w:t>
+                <w:t xml:space="preserve">Maritza V. Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia K. Byrd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep02795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996749v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00996761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of 5-hydroxytryptamine 2B receptor gene in pulmonary hypertension: still a long way to understand its transcriptional regulation.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Trowbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix B. Kleine Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.2650-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996750v1</w:t>
+                <w:t xml:space="preserve">inserm-00996749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT(2B) receptors are required for serotonin-selective antidepressant actions.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of 5-hydroxytryptamine 2B receptor gene in pulmonary hypertension: still a long way to understand its transcriptional regulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.e28-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2011.159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00652573v1</w:t>
+                <w:t xml:space="preserve">inserm-00996750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-nociceptive effect of peripheral serotonin 5-HT2B receptor activation on neuropathic pain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5-HT(2B) receptors are required for serotonin-selective antidepressant actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Berson</w:t>
+                <w:t xml:space="preserve">Silviana Laura Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux-Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doly</w:t>
+                <w:t xml:space="preserve">Sébasatien Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Truchetto</w:t>
+                <w:t xml:space="preserve">Pierre Mazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 153 (6), pp.1320-31. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.154-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pain.2012.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2011.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225065v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00652573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 2B receptor (5-HT2B R) signals through prostacyclin and PPAR-ß/δ in osteoblasts.</w:t>
               </w:r>
@@ -5495,51 +5495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine de Vernejoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5593,5442 +5593,7464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT2B receptors are required for bone-marrow contribution to pulmonary arterial hypertension.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-nociceptive effect of peripheral serotonin 5-HT2B receptor activation on neuropathic pain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hervé</w:t>
+                <w:t xml:space="preserve">Nataliya Urtikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Nadège Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Mallat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Collet</w:t>
+                <w:t xml:space="preserve">Juliette van Steenwinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Truchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-06-358374⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (6), pp.1320-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pain.2012.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00996752v1</w:t>
+                <w:t xml:space="preserve">hal-01225065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing Antiobesity Compound Action: Requirement of Serotonin 5-HT(2B) Receptors for Dexfenfluramine Anorectic Effects.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Belmer</w:t>
+                <w:t xml:space="preserve">Serotonin 5-HT2B receptors are required for bone-marrow contribution to pulmonary arterial hypertension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119 (7), pp.1772-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-06-358374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2010.173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00583533v2</w:t>
+                <w:t xml:space="preserve">inserm-00996752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulating healthy tissue regeneration by targeting the 5-HT₂B receptor in chronic liver disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Moles</w:t>
+                <w:t xml:space="preserve">Deconstructing Antiobesity Compound Action: Requirement of Serotonin 5-HT(2B) Receptors for Dexfenfluramine Anorectic Effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boutourlinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Belmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.2490⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.423-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2010.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00652584v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet-derived serotonin links vascular disease and tissue fibrosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulating healthy tissue regeneration by targeting the 5-HT₂B receptor in chronic liver disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad R. Ebrahimkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dees</w:t>
+                <w:t xml:space="preserve">Fiona Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfiya Akhmetshina</w:t>
+                <w:t xml:space="preserve">Lindsay B. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Zerr</w:t>
+                <w:t xml:space="preserve">Jelena Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Reich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katrin Palumbo</w:t>
+                <w:t xml:space="preserve">Anna Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20101629⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (12), pp.1668-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00589662v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00652584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of 5-HT(2B) receptors in the serotonin syndrome.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Platelet-derived serotonin links vascular disease and tissue fibrosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfiya Akhmetshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Zerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2011.01.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (5), pp.961-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20101629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00561473v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00589662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of serotonin 5-HT2B receptor alters proliferation and network volume of interstitial cells of Cajal in vivo.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of 5-HT(2B) receptors in the serotonin syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2982.2009.01435.x⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2011.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996753v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00561473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population-specific HTR2B stop codon predisposes to severe impulsivity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of serotonin 5-HT2B receptor alters proliferation and network volume of interstitial cells of Cajal in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Tharayil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bevilacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Doly</w:t>
+                <w:t xml:space="preserve">M. M. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaakko Kaprio</w:t>
+                <w:t xml:space="preserve">J. E. Stanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoping Yuan</w:t>
+                <w:t xml:space="preserve">J. L. Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roope Tikkanen</w:t>
+                <w:t xml:space="preserve">S. Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 468 (7327), pp.1061-6. </w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.462-9, e109-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2982.2009.01435.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00550376v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00996753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of gene-modified mice and rats to our understanding of the cardiovascular pharmacology of serotonin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A population-specific HTR2B stop codon predisposes to severe impulsivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc André Laplante</w:t>
+                <w:t xml:space="preserve">Laura Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Ayadi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaakko Kaprio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaoping Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roope Tikkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.004⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 468 (7327), pp.1061-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00549197v2</w:t>
+                <w:t xml:space="preserve">inserm-00550376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin and angiotensin receptors in cardiac fibroblasts coregulate adrenergic-dependent cardiac hypertrophy.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Contribution of gene-modified mice and rats to our understanding of the cardiovascular pharmacology of serotonin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haythem Debbabi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc André Laplante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.180976⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (3), pp.559-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484528v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00549197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of serotonin via 5-HT2B receptors in the reinforcing effects of MDMA in mice.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Serotonin and angiotensin receptors in cardiac fibroblasts coregulate adrenergic-dependent cardiac hypertrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Marie Banas</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haythem Debbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Setola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007952⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1), pp.113-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.180976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484504v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT2B receptors are required for 3,4-methylenedioxymethamphetamine-induced hyperlocomotion and 5-HT release in vivo and in vitro.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Role of serotonin via 5-HT2B receptors in the reinforcing effects of MDMA in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Bertran-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Hervé</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marie Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5723-07.2008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (11), pp.e7952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484533v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT(2B) receptor blockade prevents reactive oxygen species-induced cardiac hypertrophy in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+                <w:t xml:space="preserve">Serotonin 5-HT2B receptors are required for 3,4-methylenedioxymethamphetamine-induced hyperlocomotion and 5-HT release in vivo and in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Valjent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Setola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.107.105551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (11), pp.2933-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5723-07.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484531v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The serotonin 5-HT2B receptor controls bone mass via osteoblast recruitment and proliferation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Serotonin 5-HT(2B) receptor blockade prevents reactive oxygen species-induced cardiac hypertrophy in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Laplante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.07-9209com⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (2), pp.301-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.107.105551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00996758v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Receptor Internalization upon Co-expression of 5-HT1B Receptor and 5-HT2B Receptors.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Setola</w:t>
+                <w:t xml:space="preserve">The serotonin 5-HT2B receptor controls bone mass via osteoblast recruitment and proliferation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Guenther</w:t>
+                <w:t xml:space="preserve">Corinne Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.106.032656⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.418-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.07-9209com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135110v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00996758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain of affinity point mutation in the serotonin receptor gene 5-HT2Dro accelerates germband extension movements during Drosophila gastrulation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Receptor Internalization upon Co-expression of 5-HT1B Receptor and 5-HT2B Receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Launay</w:t>
+                <w:t xml:space="preserve">Agnès Janoshazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Vonesch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Deraet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Setola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dvdy.21110⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (6), pp.1463-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.106.032656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274920v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous 5-HT2B receptor activation regulates neonatal respiratory activity in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gain of affinity point mutation in the serotonin receptor gene 5-HT2Dro accelerates germband extension movements during Drosophila gastrulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schaerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan W. Schwarzacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/neu.20253⟩</w:t>
+              <w:t xml:space="preserve">Developmental Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 236 (4), pp.991-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dvdy.21110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274950v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a control of plasma serotonin levels by 5-hydroxytryptamine(2B) receptors in mice.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogenous 5-HT2B receptor activation regulates neonatal respiratory activity in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Hervé</w:t>
+                <w:t xml:space="preserve">Silke Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Peoc'H</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan W. Schwarzacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.105.098269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (9), pp.949-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/neu.20253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274937v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functions of serotonin in hypoxic pulmonary vascular remodeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a control of plasma serotonin levels by 5-hydroxytryptamine(2B) receptors in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan M Esteve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+                <w:t xml:space="preserve">J M Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Kellermann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1385/CBB:47:1:33⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 317 (2), pp.724-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.105.098269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274919v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Mutation Encoding a C Terminus-Truncated 5-Hydroxytryptamine2B Receptor Is a Gain of Proliferative Functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functions of serotonin in hypoxic pulmonary vascular remodeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.104.008268⟩</w:t>
+              <w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1385/CBB:47:1:33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596608v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur 5-HT2B: une cible privilégiée de la sérotonine au niveau cardio-pulmonaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Natural Mutation Encoding a C Terminus-Truncated 5-Hydroxytryptamine2B Receptor Is a Gain of Proliferative Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Deraet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Janoshazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (4), pp.983 - 991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.104.008268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274957v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the serotonin 5-HT2B receptor in cardiac hypertrophy linked to sympathetic stimulation: control of interleukin-6, interleukin-1beta, and tumor necrosis factor-alpha cytokine production by ventricular fibroblasts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Le récepteur 5-HT2B: une cible privilégiée de la sérotonine au niveau cardio-pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Schaerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 198 (1), pp.22-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000139856.20505.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274954v1</w:t>
+                <w:t xml:space="preserve">hal-01274957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developmental role of serotonin: news from mouse molecular genetics.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involvement of the serotonin 5-HT2B receptor in cardiac hypertrophy linked to sympathetic stimulation: control of interleukin-6, interleukin-1beta, and tumor necrosis factor-alpha cytokine production by ventricular fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrn1256⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110 (8), pp.969-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000139856.20505.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274960v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin is a novel survival factor of cardiomyocytes: mitochondria as a target of 5-HT 2B receptor signaling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Overexpression of the serotonin 5-HT2B receptor in heart leads to abnormal mitochondrial function and cardiac hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G. Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.02-1122fje⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107 (25), pp.3223-3229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000074224.57016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985091v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the serotonin 5-hydroxytryptamine 2B receptor in pulmonary hypertension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional consequence of serotonin/5-HT2B receptor signaling in heart: role of mitochondria in transition between hypertrophy and heart failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G. Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm764⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (7), pp.902-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000081520.25714.D9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985063v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation of serotonin 5-HT 2B receptors in mice leads to abnormal cardiac structure and function</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The developmental role of serotonin: news from mouse molecular genetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.cir.103.24.2973⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (12), pp.1002-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrn1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721232v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENTALLY REGULATED SEROTONIN 5-HT 2B RECEPTORS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serotonin is a novel survival factor of cardiomyocytes: mitochondria as a target of 5-HT 2B receptor signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0736-5748(01)00022-3⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17 (10), pp.1373-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.02-1122fje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721220v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional consequence of serotonin/5-HT2B receptor signaling in heart: A role of mitochondria for transition between hypertrophy and heart failure?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The developmental role of serotonin: news from mouse molecular genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000081520.25714.D9⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (12), pp.1002-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrn1256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721187v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-Hydroxytryptamine 2B receptor regulates cell-cycle progression: Cross-talk with tyrosine kinase pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Agonist actions of dihydroergotamine at 5-HT 2B and 5-HT 2C receptors and their possible relevance to antimigraine efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Schaerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guesnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.050282397⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 140 (2), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.bjp.0705437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926507v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 2B receptor is required for heart development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Meur</w:t>
+                <w:t xml:space="preserve">The Serotonin Binding Site of Human and Murine 5-HT2BReceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoı̂t Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.97.17.9508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (19), pp.17170-17178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M200195200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926424v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin synchronises convergent extension of ectoderm with morphogenetic gastrulation movements in Drosophila</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Function of the serotonin 5-hydroxytryptamine 2B receptor in pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms of Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0925-4773(99)00141-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (10), pp.1129-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04055649v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse 5-HT2B receptor-mediated serotonin trophic functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Role for Serotonin in Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10174.x⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (8), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1050-1738(01)00135-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693974v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential expression of 5-HT1D over 5-HT1B receptors during murine embryonic development.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ablation of serotonin 5-HT 2B receptors in mice leads to abnormal cardiac structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10198.x⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103 (24), pp.2973-2979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.cir.103.24.2973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02690436v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential expression of 5-HT1D over 5-HT1B receptors during early embryogenesis.</w:t>
+                <w:t xml:space="preserve">DEVELOPMENTALLY REGULATED SEROTONIN 5-HT 2B RECEPTORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.G. Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schaerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐m. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-199712010-00001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19 (4), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0736-5748(01)00022-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696479v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5-HT2B receptor-mediated serotonin morphogenetic functions in mouse cranial neural crest and myocardiac cells.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Functional consequence of serotonin/5-HT2B receptor signaling in heart: A role of mitochondria for transition between hypertrophy and heart failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (8), pp.329-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.CIR.0000081520.25714.D9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926362v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary conservation of the 5-HT 2B receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Serotonin 2B receptor is required for heart development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-S. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dierich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb48157.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (17), pp.9508-9513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.17.9508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721324v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serotonin and the 5-HT 2B Receptor in the Development of Enteric Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Fiorica-Howells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gershon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (1), pp.294-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.20-01-00294.2000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PDZ-dependent Activation of Nitric-oxide Synthases by the Serotonin 2B Receptor*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mouillet-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (13), pp.9324-9331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5-Hydroxytryptamine 2B receptor regulates cell-cycle progression: Cross-talk with tyrosine kinase pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canan G Nebigil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (6), pp.2591-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.050282397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunohistochemical localisation of the serotonin 5‐HT2B receptor in mouse gut, cardiovascular system, and brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 391 (1-2), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(96)00695-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonin synchronises convergent extension of ectoderm with morphogenetic gastrulation movements in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Vonesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 87 (1-2), pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0925-4773(99)00141-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouse 5-HT2B receptor-mediated serotonin trophic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 861 (1), pp.67-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10174.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preferential expression of 5-HT1D over 5-HT1B receptors during murine embryonic development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D S Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 861, pp.238-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10198.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary conservation of the 5-HT 2B receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-S. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 812 (1 Receptor Clas), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb48157.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5-HT2B receptor-mediated serotonin morphogenetic functions in mouse cranial neural crest and myocardiac cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 124 (9), pp.1745-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preferential expression of 5-HT1D over 5-HT1B receptors during early embryogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8 (17), pp.3655-3660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-199712010-00001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5-HT2B receptor-mediated serotonin morphogenetic functions in mouse cranial neural crest and myocardiac cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 124 (9), pp.1745-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.124.9.1745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 5-HT2B Receptor Gene Maps to 2q36.3–2q37.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Le Coniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doo-Sup Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32 (1), pp.172-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/geno.1996.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional serotonin-2B receptors are expressed by a teratocarcinoma-derived cell line during serotoninergic differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 47 (3), pp.458-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual organisation of the Drosophila neuropeptide receptor NKD gene promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (2-3), pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-4773(95)00382-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drosophila 5-HT2 serotonin receptor: coexpression with fushi-tarazu during segmentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92 (12), pp.5441-5445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.92.12.5441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mouse 5-HT2B receptor: homologous subtype or species variant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (1-2), pp.253-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0166-4328(96)00107-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The human serotonin 5-HT2B receptor: Pharmacological link between 5-HT2 and 5-HT1D receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doo-Sup Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Birraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 352 (3), pp.393-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-5793(94)00968-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mouse 5-HT2B receptor: possible involvement in trophic functions of serotonin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Loric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40 (3), pp.403-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral outcomes of microglial dysfunction across the life span</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Marseille (On line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidation of 5-HT2B receptors on microglia impairs microglia processes motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gervasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Glial Cells in Health and Disease (GLIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto,, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 2B receptor potentiates erythropoietin-induced mobilization of endothelial progenitor cells: contribution to hypoxic pulmonary arterial hypertension?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Bou About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen El Fertak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic 5-HT2B receptors in mitral valvulopathy: bone marrow mobilization of endothelial progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and the Austrian Physiological Society with Participation of the Czech, French, Italian, Slovak, Slovenian, Swiss and Turkish Physiological Societies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of serotonin 2B receptor gene drives depressive-like phenotype induced by chronic stress: a potential role for microglia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. D’andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the European-College-of-Neuropsychopharmacology (ECNP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.S676, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31259-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0171 : Contribution of progenitor cells sharing some serotonergic proteins in the pathophysiology of human aortic and mitral valves degeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30198-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological mechanisms involving serotonergic 5-HT2 receptors in drug-induced valvulopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Amsterdam, Netherlands. pp.P3906-P3906, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/eht309.P3906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11038,840 +13060,1088 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT2B Receptors From Molecular Biology to Clinical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55920-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Structure, Expression, and 5-HT2B Receptor Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5-HT2B Receptors. The Receptors, vol 35.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-32, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55920-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin and 5-HT2B receptors in microglia control of behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDBOOK OF THE BEHAVIORAL NEUROBIOLOGY OF SEROTONIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.589-599, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-64125-0.00034-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin and Cardiovascular Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul M Pilowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serotonin. The mediator that spans evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.203-238, 2019, 978-0-12-800050-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800050-2.00012-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin and the Immune System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul M Pilowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serotonin. The Mediator That Spans Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.181-196, 2019, 978-0-12-800050-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800050-2.00010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopedia of Signaling Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Maroteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Laura Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Belmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Signaling Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.2458-2481, 2018, ISBN 978-3-319-67198-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67199-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03986853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the treatment of heart disease in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Maroteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2018/189246. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03978493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulates serotonergic neuron excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Benhadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Russeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonin regulates hepcidin expression via a gut-liver axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId477"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11939,51 +14209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C8236E8"/>
+    <w:nsid w:val="E5D66FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12170,51 +14440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-maroteaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-8603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082655863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4585-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schussler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Jashari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falcoz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alifano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.897657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caleb Snider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A Riley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah T Mallory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Bersi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Umbarkar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.051517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;chade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana d'Andrea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Etienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23918" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Nieto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rayo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo de Las Casas-Engel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Izquierdo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1563721" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard P Ahern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Becamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Camilleri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.118.015552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lauren Collins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.09.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roumier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Belmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0214-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Coman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamarque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348070v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastrolia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;antoine Girault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58788" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Valentinova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchenio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Trusel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clerke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalive" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-019-0421-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusun Kilic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.10.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0210-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0013-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janitza L Montalvo-Ortiz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D 'Andrea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0077-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980026v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00982" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ayme-Dietrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lawson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Tapia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13981" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Aubertin-Kirch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Banas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.10.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coedy Hadden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Fahmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonya Cooper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena V. Savenka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Lupashin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monassier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.08.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eddine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1354-17.2017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593841v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Guiard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.779041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Delaunay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593852v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Banas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20BDF1EC64B9D4AB5A76123A0B3CD5B6B9D5CE5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicong Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda N Odibo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Ahmed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Murphy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.713693" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El Oussini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bayer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Scekic-Zahirovic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sinniger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1534-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224546v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolodziejczak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;chade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gervasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Irinopoulou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Banas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003489" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Marzak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mokni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000695" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M Pitychoutis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.126" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225050v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00207" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Setola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.113.089086" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225032v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Singh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Mercado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416675112" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Mercado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza V. Quintero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia K. Byrd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02795" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00702" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Urtikova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Berson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Truchetto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.03.024" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine de Vernejoul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075783" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-06-358374" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-00583533v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2010.173" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652584v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Ebrahimkhani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Oakley" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Murphy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2490" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589662v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dees" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiya Akhmetshina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zerr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Palumbo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101629" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2011.01.025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Tharayil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Wouters" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stanich" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Roeder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2982.2009.01435.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550376v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bevilacqua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kaprio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Yuan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Tikkanen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09629" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00549197v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ayadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Debbabi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.180976" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484504v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bertran-Gonzalez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bruneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Banas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007952" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484533v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5723-07.2008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484531v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bousquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.107.105551" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996758v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schiltz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9209com" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135110v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janoshazi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deraet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Guenther" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032656" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274920v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schaerlinger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Launay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vonesch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21110" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke G&#252;nther" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schwarzacher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20253" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274937v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Callebert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Esteve" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Peoc'H" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.105.098269" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274919v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Esteve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/CBB:47:1:33" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596608v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Janoshazi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.104.008268" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000139856.20505.57" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn1256" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD8B1F096459CB279BA28D10616EBBE7F14E131F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985091v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-1122fje" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herve" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peoc'H" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Callebert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm764" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hickel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P Douchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.24.2973" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721220v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Nebigil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hickel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Launay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(01)00022-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721187v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000081520.25714.D9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926507v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Launay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050282397" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dierich" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Meur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.17.9508" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055649v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Vonesch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00141-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6082JFJJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926362v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Ward" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721324v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb48157.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721346v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0101" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Albertini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D&#8217;andrea" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960409v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960373v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Becker" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bou About" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Fertak" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960331v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959743v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31259-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883883v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mazzucotelli" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30198-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MR2WRT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883913v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht309.P3906" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217218v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5_1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544886v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64125-0.00034-7" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00012-7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217301v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00010-3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03978493v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guyonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-maroteaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-8603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082655863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4585-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183186v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Albertini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D&#8217;andrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Druart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;chade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayadoleni Nieves-Rivera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02048-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schussler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Jashari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falcoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alifano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.897657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caleb Snider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A Riley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah T Mallory" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Bersi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Umbarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.051517" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana d'Andrea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23918" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Nieto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo de Las Casas-Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Alonso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901531" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1563721" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard P Ahern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Becamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Camilleri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.118.015552" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Belmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0214-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Coman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamarque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lauren Collins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roumier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastrolia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;antoine Girault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Valentinova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchenio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Trusel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clerke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalive" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-019-0421-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusun Kilic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.10.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0210-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janitza L Montalvo-Ortiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D 'Andrea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0077-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0013-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980026v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ayme-Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lawson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Tapia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Aubertin-Kirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Banas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.10.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monassier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coedy Hadden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Fahmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonya Cooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena V. Savenka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Lupashin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25812" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Guiard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.779041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eddine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1354-17.2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicong Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda N Odibo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Murphy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.713693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Banas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20BDF1EC64B9D4AB5A76123A0B3CD5B6B9D5CE5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El Oussini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Scekic-Zahirovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sinniger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1534-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolodziejczak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;chade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gervasi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Irinopoulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Banas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003489" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Marzak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mokni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000695" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M Pitychoutis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225050v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996746v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Setola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.113.089086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Singh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Mercado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416675112" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Mercado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza V. Quintero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia K. Byrd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02795" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine de Vernejoul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075783" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Urtikova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Berson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Truchetto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.03.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-06-358374" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-00583533v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2010.173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Ebrahimkhani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Oakley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Murphy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2490" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589662v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dees" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiya Akhmetshina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Palumbo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101629" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2011.01.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Tharayil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Wouters" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stanich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Roeder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2982.2009.01435.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bevilacqua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kaprio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Yuan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Tikkanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09629" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00549197v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ayadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Debbabi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.180976" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bertran-Gonzalez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bruneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Banas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007952" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5723-07.2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bousquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.107.105551" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schiltz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9209com" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135110v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janoshazi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deraet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Guenther" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032656" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274920v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schaerlinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Launay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vonesch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274950v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke G&#252;nther" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schwarzacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20253" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274937v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Callebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Esteve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Peoc'H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.105.098269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Esteve" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/CBB:47:1:33" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Janoshazi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.104.008268" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274957v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274954v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000139856.20505.57" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G. Nebigil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hickel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000074224.57016.01" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000081520.25714.D9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn1256" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD8B1F096459CB279BA28D10616EBBE7F14E131F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985091v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-1122fje" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142531v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schaerlinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guesnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705437" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Christopher Smith" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200195200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985063v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herve" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peoc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Callebert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm764" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1050-1738(01)00135-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35GGMMB3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721232v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P Douchet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.24.2973" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721220v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Nebigil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hickel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Launay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(01)00022-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721187v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926424v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Choi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dierich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Meur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.17.9508" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117324v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorica-Howells" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gershon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-01-00294.2000" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131095v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet-Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Launay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050282397" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488311v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00695-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Vonesch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00141-0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6082JFJJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb48157.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926362v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193049v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Ward" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.9.1745" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0101" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976628v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loric" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990544v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(95)00382-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831812v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Launay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kellermann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.12.5441" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488273v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(96)00107-6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXHCQW9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834930v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Birraux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00968-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835004v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Choi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loric" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960442v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960409v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960373v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Becker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bou About" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Fertak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960331v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959743v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31259-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883883v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mazzucotelli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30198-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MR2WRT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883913v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht309.P3906" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217316v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217218v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5_1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544886v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64125-0.00034-7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217295v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00012-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00010-3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986853v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67199-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03978493v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guyonnet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>