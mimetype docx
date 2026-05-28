--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,14154 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14103 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Maroteaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Luc Maroteaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9499-8603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">082655863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=_P4RIt8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4585-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulate serotonergic neuron excitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Russeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (8), pp.107401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.107401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin sensing by microglia conditions the proper development of neuronal circuits and of social and adaptive skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayadoleni Nieves-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 28 (6), pp.2328-2342. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-023-02048-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantitative dosages: Strong correlations between non-5-HT2Rs serotonin receptors on normal human heart valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Schussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramadan Jashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.897657. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcvm.2022.897657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting 5-HT 2B Receptor Signaling Prevents Border Zone Expansion and Improves Microstructural Remodeling after Myocardial Infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caleb Snider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah T Mallory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R Bersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prachi Umbarkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (13), pp.1317 - 1330. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.120.051517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 2B Receptor by Interacting with NMDA Receptor and CIPP Protein Complex May Control Structural Plasticity at Glutamatergic Synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chanrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Russeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (7), pp.1133-1149. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acschemneuro.0c00638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serotonin 2B receptor is required in neonatal microglia to limit neuroinflammation and sickness behavior in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Verdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (3), pp.638-654. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.23918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin (5-HT) Shapes the Macrophage Gene Profile through the 5-HT2B –Dependent Activation of the Aryl Hydrocarbon Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concha Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Rayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo de Las Casas-Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.ji1901531. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.1901531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CX. Classification of Receptors for 5-hydroxytryptamine; Pharmacology and Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard P Ahern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Becamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 73 (1), pp.310-520. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/pr.118.015552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A positive association between a polymorphism in the HTR2B gene and cocaine-crack in a French Caribbean population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Jehel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (10), pp.784-789. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15622975.2018.1563721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary considerations on 5-HT2 receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Lauren Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 140, pp.14-20. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2018.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimers of serotonin receptors: impact on ligand affinity and signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of raphe serotonin neurons by serotonin 1A and 2B receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.218-219. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41386-018-0214-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Renewal of Erythroid Progenitors in Myelodysplastic Anemia by Peripheral Serotonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereza Coman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kosmider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (12), pp.3246-3256.e4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon Imaging of Microglial Processes' Attraction Toward ATP or Serotonin in Acute Brain Slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mastrolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐antoine Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 143, pp.e58788. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/58788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphine withdrawal recruits lateral habenula cytokine signaling to reduce synaptic excitation and sociability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Valentinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tchenio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Trusel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Clerke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lalive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41593-019-0421-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers of Serotonin Beyond the Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusun Kilic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2018.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiporon, an adiponectin receptor agonist acts as an antidepressant and metabolic regulator in a mouse model of depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.159. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41398-018-0210-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02438258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational studies support a role for serotonin 2B receptor (HTR2B) gene in aggression-related cannabis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janitza L Montalvo-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana D 'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (12), pp.2277-2286. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41380-018-0077-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive regulation of raphe serotonin neurons by serotonin 2B receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (7), pp.1623-1633. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41386-018-0013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somato-Dendritic Regulation of Raphe Serotonin Neurons; A Key to Antidepressant Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.982. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2018.00982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonergic 5-HT 2B receptors in mitral valvulopathy: bone marrow mobilization of endothelial progenitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.13981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New therapeutic opportunities for 5-HT2 receptor ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Aubertin-Kirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp.14 - 36. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharmthera.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular remodeling and the peripheral serotonergic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Aubertin-Kirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110 (1), pp.51 - 59. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin transporter protects the placental cells against apoptosis in caspase 3-independent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coedy Hadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Fahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonya Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena V. Savenka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V. Lupashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (12), pp.3520 - 3529. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Dorsal Raphe by 5-HT4 in the Prefrontal Cortex Prevents Persistent Hypophagia following Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabira Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dusticier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.901-909. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterodimers of serotonin receptor subtypes 2 are driven by 5-HT 2C protomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P. Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 292 (15), pp.6352-6368. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M117.779041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 2B receptors in mesoaccumbens dopamine pathway regulate cocaine responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian P Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (43), pp.10372-10388. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1354-17.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertension artérielle pulmonaire, moelle osseuse, précurseurs endothéliaux et sérotonine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 210 (2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2016012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy in insulin regulation between GDM-platelets and -placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonya Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda N Odibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asli Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M116.713693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 2B receptor slows disease progression and prevents degeneration of spinal cord mononuclear phagocytes in amyotrophic lateral sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer El Oussini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Scekic-Zahirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vercruysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sinniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (3), pp.465-480. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00401-016-1534-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice lacking the serotonin 5-HT2B receptor as an animal model of resistance to selective serotonin reuptake inhibitors antidepressants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Laura Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Narboux-Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Boutourlinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin Modulates Developmental Microglia via 5-HT2B Receptors: Potential Implication during Synaptic Refinement of Retinogeniculate Projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kolodziejczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sm Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (7), pp.1219-1230. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cn5003489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of serotonin to cardiac remodeling associated with hypertensive diastolic ventricular dysfunction in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halim Marzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Mokni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (11), pp.2310 - 2321. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HJH.0000000000000695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice Lacking the Serotonin Htr2B Receptor Gene Present an Antipsychotic-Sensitive Schizophrenic-Like Phenotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pothitos M Pitychoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology : official publication of the American College of Neuropsychopharmacology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (12), pp.2764-73. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npp.2015.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01149629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentary: Chronic SSRI stimulation of astrocytic 5-HT2B receptors change multiple gene expressions/editings and metabolism of glutamate, glucose and glycogen: a potential paradigm shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.207. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the N-terminal region in G protein-coupled receptor functions: negative modulation revealed by 5-HT2B receptor polymorphisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (1), pp.127-38. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/mol.113.089086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDM-associated insulin deficiency hinders the dissociation of SERT from ERp44 and down-regulates placental 5-HT uptake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coedy Hadden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles P Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (52), pp.E5697-705. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1416675112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical increase in survival of newborn neurons in the dentate gyrus of mice with constitutive depletion of serotonin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Narboux-Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Trowbridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Scotto-Lomassese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix B. Kleine Borgmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.2650-8. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A serotonin-induced N-glycan switch regulates platelet aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles P. Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritza V. Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yicong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia K. Byrd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.2795. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep02795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of 5-hydroxytryptamine 2B receptor gene in pulmonary hypertension: still a long way to understand its transcriptional regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (4), pp.e28-9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.111.00702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT(2B) receptors are required for serotonin-selective antidepressant actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviana Laura Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Narboux-Nême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébasatien Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (2), pp.154-63. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2011.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00652573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 2B receptor (5-HT2B R) signals through prostacyclin and PPAR-ß/δ in osteoblasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chabbi-Achengli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine de Vernejoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (9), pp.e75783. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-nociceptive effect of peripheral serotonin 5-HT2B receptor activation on neuropathic pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Urtikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette van Steenwinckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Truchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (6), pp.1320-31. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pain.2012.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 5-HT2B receptors are required for bone-marrow contribution to pulmonary arterial hypertension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Mallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 119 (7), pp.1772-80. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2011-06-358374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating healthy tissue regeneration by targeting the 5-HT₂B receptor in chronic liver disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Ebrahimkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Oakley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay B. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Moles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (12), pp.1668-73. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.2490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00652584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Antiobesity Compound Action: Requirement of Serotonin 5-HT(2B) Receptors for Dexfenfluramine Anorectic Effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Boutourlinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.423-33. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npp.2010.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583533v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platelet-derived serotonin links vascular disease and tissue fibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfiya Akhmetshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Zerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (5), pp.961-972. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00589662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of 5-HT(2B) receptors in the serotonin syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Laura Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (3), pp.495-502. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2011.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00561473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of serotonin 5-HT2B receptor alters proliferation and network volume of interstitial cells of Cajal in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Tharayil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Stanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Roeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.462-9, e109-10. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2982.2009.01435.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A population-specific HTR2B stop codon predisposes to severe impulsivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaakko Kaprio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiaoping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roope Tikkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 468 (7327), pp.1061-6. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00550376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of gene-modified mice and rats to our understanding of the cardiovascular pharmacology of serotonin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacology &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (3), pp.559-67. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pharmthera.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00549197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin and angiotensin receptors in cardiac fibroblasts coregulate adrenergic-dependent cardiac hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (1), pp.113-23. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.108.180976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of serotonin via 5-HT2B receptors in the reinforcing effects of MDMA in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Bertran-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marie Banas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (11), pp.e7952. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0007952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 5-HT2B receptors are required for 3,4-methylenedioxymethamphetamine-induced hyperlocomotion and 5-HT release in vivo and in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Valjent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.2933-40. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5723-07.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 5-HT(2B) receptor blockade prevents reactive oxygen species-induced cardiac hypertrophy in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (2), pp.301-7. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.107.105551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serotonin 5-HT2B receptor controls bone mass via osteoblast recruitment and proliferation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (2), pp.418-27. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.07-9209com⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00996758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Receptor Internalization upon Co-expression of 5-HT1B Receptor and 5-HT2B Receptors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Janoshazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Deraet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Setola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (6), pp.1463-74. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/mol.106.032656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain of affinity point mutation in the serotonin receptor gene 5-HT2Dro accelerates germband extension movements during Drosophila gastrulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schaerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Vonesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236 (4), pp.991-999. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.21110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous 5-HT2B receptor activation regulates neonatal respiratory activity in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan W. Schwarzacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (9), pp.949-961. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/neu.20253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a control of plasma serotonin levels by 5-hydroxytryptamine(2B) receptors in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 317 (2), pp.724-731. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/jpet.105.098269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functions of serotonin in hypoxic pulmonary vascular remodeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (1), pp.33-44. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1385/CBB:47:1:33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natural Mutation Encoding a C Terminus-Truncated 5-Hydroxytryptamine2B Receptor Is a Gain of Proliferative Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Deraet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Manivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Janoshazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (4), pp.983 - 991. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/mol.104.008268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récepteur 5-HT2B: une cible privilégiée de la sérotonine au niveau cardio-pulmonaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Schaerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société de Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 198 (1), pp.22-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the serotonin 5-HT2B receptor in cardiac hypertrophy linked to sympathetic stimulation: control of interleukin-6, interleukin-1beta, and tumor necrosis factor-alpha cytokine production by ventricular fibroblasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (8), pp.969-974. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.0000139856.20505.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional consequence of serotonin/5-HT2B receptor signaling in heart: role of mitochondria in transition between hypertrophy and heart failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G. Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (7), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.0000081520.25714.D9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental role of serotonin: news from mouse molecular genetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (12), pp.1002-12. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the serotonin 5-HT2B receptor in heart leads to abnormal mitochondrial function and cardiac hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G. Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (25), pp.3223-3229. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.0000074224.57016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental role of serotonin: news from mouse molecular genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (12), pp.1002-1012. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin is a novel survival factor of cardiomyocytes: mitochondria as a target of 5-HT 2B receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (10), pp.1373-1375. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.02-1122fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonist actions of dihydroergotamine at 5-HT 2B and 5-HT 2C receptors and their possible relevance to antimigraine efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Schaerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guesnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (2), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.bjp.0705437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Serotonin Binding Site of Human and Murine 5-HT2BReceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Manivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoı̂t Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Christopher Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (19), pp.17170-17178. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M200195200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of the serotonin 5-hydroxytryptamine 2B receptor in pulmonary hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Peoc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (10), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Role for Serotonin in Heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (8), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1050-1738(01)00135-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of serotonin 5-HT 2B receptors in mice leads to abnormal cardiac structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vonesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie P Douchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103 (24), pp.2973-2979. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.cir.103.24.2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENTALLY REGULATED SEROTONIN 5-HT 2B RECEPTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐m. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (4), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0736-5748(01)00022-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional consequence of serotonin/5-HT2B receptor signaling in heart: A role of mitochondria for transition between hypertrophy and heart failure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cardiovascular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (8), pp.329-335. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.CIR.0000081520.25714.D9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin and the 5-HT 2B Receptor in the Development of Enteric Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fiorica-Howells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gershon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.294-305. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.20-01-00294.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDZ-dependent Activation of Nitric-oxide Synthases by the Serotonin 2B Receptor*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Manivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mouillet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 275 (13), pp.9324-9331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-Hydroxytryptamine 2B receptor regulates cell-cycle progression: Cross-talk with tyrosine kinase pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tournois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (6), pp.2591-2596. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.050282397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 2B receptor is required for heart development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan G Nebigil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dierich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (17), pp.9508-9513. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.97.17.9508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunohistochemical localisation of the serotonin 5‐HT2B receptor in mouse gut, cardiovascular system, and brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 391 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0014-5793(96)00695-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin synchronises convergent extension of ectoderm with morphogenetic gastrulation movements in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Vonesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87 (1-2), pp.77-91. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0925-4773(99)00141-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse 5-HT2B receptor-mediated serotonin trophic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 861 (1), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10174.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential expression of 5-HT1D over 5-HT1B receptors during murine embryonic development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D S Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 861, pp.238-239. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1998.tb10198.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential expression of 5-HT1D over 5-HT1B receptors during early embryogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroReport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (17), pp.3655-3660. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/00001756-199712010-00001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2B receptor-mediated serotonin morphogenetic functions in mouse cranial neural crest and myocardiac cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124 (9), pp.1745-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary conservation of the 5-HT 2B receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-S. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 812 (1 Receptor Clas), pp.149-153. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1749-6632.1997.tb48157.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2B receptor-mediated serotonin morphogenetic functions in mouse cranial neural crest and myocardiac cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Messaddeq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124 (9), pp.1745-1755. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.124.9.1745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5-HT2B Receptor Gene Maps to 2q36.3–2q37.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Le Coniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (1), pp.172-173. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1996.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional serotonin-2B receptors are expressed by a teratocarcinoma-derived cell line during serotoninergic differentiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (3), pp.458-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual organisation of the Drosophila neuropeptide receptor NKD gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51 (2-3), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-4773(95)00382-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila 5-HT2 serotonin receptor: coexpression with fushi-tarazu during segmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (12), pp.5441-5445. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.92.12.5441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mouse 5-HT2B receptor: homologous subtype or species variant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Loric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Callebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 73 (1-2), pp.253-257. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-4328(96)00107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human serotonin 5-HT2B receptor: Pharmacological link between 5-HT2 and 5-HT1D receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doo-Sup Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Birraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 352 (3), pp.393-399. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0014-5793(94)00968-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mouse 5-HT2B receptor: possible involvement in trophic functions of serotonin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Kellermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Loric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 40 (3), pp.403-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral outcomes of microglial dysfunction across the life span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Marseille (On line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation of 5-HT2B receptors on microglia impairs microglia processes motility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Glial Cells in Health and Disease (GLIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto,, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin 2B receptor potentiates erythropoietin-induced mobilization of endothelial progenitor cells: contribution to hypoxic pulmonary arterial hypertension?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Bou About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen El Fertak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics, and INSERM Clinical Research Centers (CIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonergic 5-HT2B receptors in mitral valvulopathy: bone marrow mobilization of endothelial progenitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Federation of European Physiological Societies and the Austrian Physiological Society with Participation of the Czech, French, Italian, Slovak, Slovenian, Swiss and Turkish Physiological Societies,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of serotonin 2B receptor gene drives depressive-like phenotype induced by chronic stress: a potential role for microglia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D’andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the European-College-of-Neuropsychopharmacology (ECNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.S676, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-977X(17)31259-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0171 : Contribution of progenitor cells sharing some serotonergic proteins in the pathophysiology of human aortic and mitral valves degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mazzucotelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30198-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological mechanisms involving serotonergic 5-HT2 receptors in drug-induced valvulopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Amsterdam, Netherlands. pp.P3906-P3906, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht309.P3906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT2B Receptors From Molecular Biology to Clinical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Structure, Expression, and 5-HT2B Receptor Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5-HT2B Receptors. The Receptors, vol 35.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2021, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55920-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin and 5-HT2B receptors in microglia control of behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HANDBOOK OF THE BEHAVIORAL NEUROBIOLOGY OF SEROTONIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.589-599, 2020, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64125-0.00034-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin and Cardiovascular Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul M Pilowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serotonin. The mediator that spans evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.203-238, 2019, 978-0-12-800050-2. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800050-2.00012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin and the Immune System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul M Pilowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serotonin. The Mediator That Spans Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.181-196, 2019, 978-0-12-800050-2. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-800050-2.00010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Signaling Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina Laura Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Belmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Signaling Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.2458-2481, 2018, ISBN 978-3-319-67198-7. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03986853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for the treatment of heart disease in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ayme-Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Maroteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Monassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2018/189246. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03978493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT1A and 5-HT2B receptor interaction and co-clustering regulates serotonergic neuron excitability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Benhadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Moutkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Russeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin regulates hepcidin expression via a gut-liver axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djebar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId478"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14209,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5D66FB3"/>
+    <w:nsid w:val="BB1934C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14440,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-maroteaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-8603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082655863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4585-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183186v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Albertini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D&#8217;andrea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Druart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;chade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayadoleni Nieves-Rivera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02048-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schussler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Jashari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falcoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alifano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.897657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caleb Snider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A Riley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah T Mallory" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Bersi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Umbarkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.051517" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana d'Andrea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Etienne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23918" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Nieto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rayo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo de Las Casas-Engel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Izquierdo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Alonso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901531" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1563721" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard P Ahern" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Becamel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Camilleri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.118.015552" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890660v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Belmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0214-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Coman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamarque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lauren Collins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.09.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roumier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348070v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastrolia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;antoine Girault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348080v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Valentinova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchenio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Trusel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clerke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalive" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-019-0421-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusun Kilic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.10.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0210-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janitza L Montalvo-Ortiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D 'Andrea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0077-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0013-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980026v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ayme-Dietrich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lawson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Tapia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia da Silva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13981" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Aubertin-Kirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Banas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.10.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593856v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monassier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.08.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coedy Hadden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Fahmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonya Cooper" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena V. Savenka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Lupashin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25812" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Guiard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.779041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eddine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1354-17.2017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicong Li" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda N Odibo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Ahmed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Murphy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.713693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Banas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20BDF1EC64B9D4AB5A76123A0B3CD5B6B9D5CE5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El Oussini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Scekic-Zahirovic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sinniger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1534-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolodziejczak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;chade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gervasi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Irinopoulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Banas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003489" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Marzak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mokni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000695" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149629v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M Pitychoutis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.126" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225050v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00207" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996746v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Setola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.113.089086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225032v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Singh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Mercado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416675112" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Mercado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza V. Quintero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia K. Byrd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02795" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996750v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225060v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine de Vernejoul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075783" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Urtikova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Berson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Truchetto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.03.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-06-358374" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-00583533v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2010.173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652584v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Ebrahimkhani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Oakley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Murphy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2490" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589662v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dees" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiya Akhmetshina" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zerr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Palumbo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101629" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2011.01.025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Tharayil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Wouters" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stanich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Roeder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2982.2009.01435.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bevilacqua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kaprio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Yuan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Tikkanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09629" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00549197v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ayadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Debbabi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.180976" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bertran-Gonzalez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bruneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Banas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007952" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484533v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5723-07.2008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bousquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.107.105551" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schiltz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9209com" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135110v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janoshazi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deraet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Guenther" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032656" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274920v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schaerlinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Launay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vonesch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274950v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke G&#252;nther" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schwarzacher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20253" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274937v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Callebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Esteve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Peoc'H" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.105.098269" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Esteve" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/CBB:47:1:33" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596608v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Janoshazi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.104.008268" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274957v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274954v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000139856.20505.57" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G. Nebigil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hickel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000074224.57016.01" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156288v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000081520.25714.D9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn1256" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD8B1F096459CB279BA28D10616EBBE7F14E131F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985091v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-1122fje" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142531v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schaerlinger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guesnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705437" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150738v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Christopher Smith" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200195200" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985063v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herve" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peoc'H" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Callebert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm764" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1050-1738(01)00135-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35GGMMB3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721232v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P Douchet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.24.2973" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721220v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Nebigil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hickel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Launay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(01)00022-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721187v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926424v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Choi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dierich" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Meur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.17.9508" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117324v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorica-Howells" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gershon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-01-00294.2000" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131095v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet-Richard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926507v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Launay" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050282397" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488311v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00695-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Vonesch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00141-0" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6082JFJJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb48157.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926362v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193049v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Ward" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.9.1745" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721346v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0101" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976628v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loric" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990544v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(95)00382-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831812v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Launay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kellermann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.12.5441" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488273v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(96)00107-6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXHCQW9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834930v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Birraux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00968-6" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835004v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Choi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loric" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960442v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960409v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960373v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Becker" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bou About" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Fertak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960331v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959743v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31259-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883883v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mazzucotelli" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30198-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MR2WRT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883913v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht309.P3906" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217316v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217218v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5_1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544886v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64125-0.00034-7" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217295v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00012-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217301v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00010-3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986853v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67199-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03978493v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guyonnet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-maroteaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-8603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082655863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=_P4RIt8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4585-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196168v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Benhadda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Delhaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Russeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183186v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Albertini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D&#8217;andrea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Druart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;chade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayadoleni Nieves-Rivera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02048-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schussler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Maroteaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Jashari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falcoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alifano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.897657" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caleb Snider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A Riley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah T Mallory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Bersi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachi Umbarkar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.120.051517" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Quentin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chanrion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.0c00638" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978295v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana d'Andrea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Etienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verdonk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Nieto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Rayo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo de Las Casas-Engel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Izquierdo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Alonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1901531" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Barnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard P Ahern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Becamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bockaert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Camilleri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.118.015552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacoste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jehel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2018.1563721" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lauren Collins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.09.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Belmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0214-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086600v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sibon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Coman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lamarque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.071" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mastrolia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;antoine Girault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gervasi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58788" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Valentinova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tchenio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Trusel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clerke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lalive" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-019-0421-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915456v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fusun Kilic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2018.10.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0210-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825924v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janitza L Montalvo-Ortiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana D 'Andrea" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0077-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina L. Diaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0013-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980026v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00982" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ayme-Dietrich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lawson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Tapia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13981" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Aubertin-Kirch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Banas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2016.10.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monassier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2016.08.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coedy Hadden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Fahmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonya Cooper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena V. Savenka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Lupashin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25812" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Delaunay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dusticier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.10.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P. Guiard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.779041" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593826v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Eddine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1354-17.2017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593852v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Banas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2016012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20BDF1EC64B9D4AB5A76123A0B3CD5B6B9D5CE5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicong Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda N Odibo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asli Ahmed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Murphy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.713693" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253857v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer El Oussini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bayer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Scekic-Zahirovic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vercruysse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sinniger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-016-1534-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253863v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Laura Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux-N&#234;me" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boutourlinsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.12.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224546v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolodziejczak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;chade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gervasi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Irinopoulou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Banas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003489" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593863v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Marzak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mokni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000000695" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01149629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pothitos M Pitychoutis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225050v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00207" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996746v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Setola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.113.089086" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Singh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P Mercado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416675112" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Trowbridge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Scotto-Lomassese" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B. Kleine Borgmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12297" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles P. Mercado" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza V. Quintero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia K. Byrd" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02795" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.111.00702" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviana Laura Diaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basatien Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.159" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225060v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chabbi-Achengli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Launay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine de Vernejoul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075783" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Urtikova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Berson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Steenwinckel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Truchetto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2012.03.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Mallat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-06-358374" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00652584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Ebrahimkhani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Oakley" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Murphy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2490" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-00583533v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2010.173" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dees" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiya Akhmetshina" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zerr" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Reich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Palumbo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20101629" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00561473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2011.01.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Tharayil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Wouters" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Stanich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Roeder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lei" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2982.2009.01435.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00550376v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bevilacqua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaakko Kaprio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoping Yuan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roope Tikkanen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09629" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00549197v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ayadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2010.08.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Debbabi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.108.180976" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484504v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bertran-Gonzalez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bruneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Banas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007952" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valjent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5723-07.2008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Laplante" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bousquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.107.105551" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00996758v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Schiltz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geoffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.07-9209com" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135110v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janoshazi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Deraet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Guenther" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032656" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schaerlinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Launay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vonesch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21110" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274950v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke G&#252;nther" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan W. Schwarzacher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20253" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274937v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Callebert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Esteve" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Herv&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Peoc'H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tournois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.105.098269" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Esteve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kellermann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/CBB:47:1:33" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596608v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manivet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Janoshazi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.104.008268" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Etienne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schaerlinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G Nebigil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000139856.20505.57" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156288v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan G. Nebigil" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000081520.25714.D9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gaspar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cases" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn1256" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD8B1F096459CB279BA28D10616EBBE7F14E131F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hickel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.CIR.0000074224.57016.01" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570824v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-1122fje" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142531v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schaerlinger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guesnier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0705437" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150738v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Schneider" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Christopher Smith" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo-Sup Choi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M200195200" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985063v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Launay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herve" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Peoc'H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tournois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Callebert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm764" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092253v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1050-1738(01)00135-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35GGMMB3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721232v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vonesch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P Douchet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.103.24.2973" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721220v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Nebigil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etienne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaerlinger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hickel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;m. Launay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0736-5748(01)00022-3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721187v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117324v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorica-Howells" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gershon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.20-01-00294.2000" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131095v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mouillet-Richard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Launay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.050282397" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926424v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-S. Choi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dierich" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Meur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.17.9508" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488311v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(96)00695-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055649v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Vonesch" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0925-4773(99)00141-0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6082JFJJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10174.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX4THKT1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S Choi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maroteaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb10198.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCA5F735B2D97013D85E6404F2F4832C2D0F9B22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696479v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199712010-00001" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926362v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J Ward" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721324v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1997.tb48157.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193049v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Ward" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.9.1745" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721346v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Le Coniat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1996.0101" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976628v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loric" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990544v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4773(95)00382-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831812v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Launay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kellermann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rosay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.92.12.5441" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488273v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-4328(96)00107-6" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXHCQW9T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834930v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Birraux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-5793(94)00968-6" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835004v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Choi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loric" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960442v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960409v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960373v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Becker" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Bou About" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen El Fertak" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960331v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#8217;andrea" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roumier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(17)31259-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883883v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gasser" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mazzucotelli" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30198-1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MR2WRT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883913v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht309.P3906" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217316v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217218v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55920-5_1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544886v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64125-0.00034-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217295v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00012-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217301v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800050-2.00010-3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03986853v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67199-4" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03978493v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guyonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944988v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845815v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coman" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djebar" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>