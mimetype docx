--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -859,51 +859,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426498v1</w:t>
+                <w:t xml:space="preserve">hal-05211151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des TIC et socialisation professionnelle des enseignants-chercheurs</w:t>
               </w:r>
@@ -950,51 +950,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211151v1</w:t>
+                <w:t xml:space="preserve">hal-01426498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Examining the Non-Use of Ict</w:t>
               </w:r>
@@ -2468,122 +2468,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies éditoriales numériques et sites web de médias</w:t>
+                <w:t xml:space="preserve">Médiatisation numérique des ressources pédagogiques : usages, allants de soi et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Rouquette. </w:t>
+              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites internet : audit et stratégie</w:t>
+              <w:t xml:space="preserve">Enseigner à l’université avec le numérique : savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159-182, 2017, 9782807306646. </w:t>
+              <w:t xml:space="preserve">, pp.181-198, 2017, 978-2-8073-1330-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.rouqu.2017.01.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2017.01.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085508v1</w:t>
+                <w:t xml:space="preserve">halshs-03085487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Des pratiques pédagogiques avec le numérique comme opportunité de (re)penser la fonction enseignante à l’université</w:t>
               </w:r>
@@ -2761,122 +2761,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation numérique des ressources pédagogiques : usages, allants de soi et changement</w:t>
+                <w:t xml:space="preserve">Stratégies éditoriales numériques et sites web de médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
+              <w:t xml:space="preserve">Sébastien Rouquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner à l’université avec le numérique : savoirs, ressources, médiations</w:t>
+              <w:t xml:space="preserve">Sites internet : audit et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-198, 2017, 978-2-8073-1330-9. </w:t>
+              <w:t xml:space="preserve">, pp.159-182, 2017, 9782807306646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2017.01.0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.rouqu.2017.01.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085487v1</w:t>
+                <w:t xml:space="preserve">halshs-03085508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières numériques et doutes chez les acteurs de l'éducation</w:t>
               </w:r>
@@ -3140,129 +3140,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuts, professionnalité des enseignants-chercheurs et usages des TIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Barbot</w:t>
+                <w:t xml:space="preserve">Développement des TIC et activité enseignante dans l’enseignement supérieur : le projet TEC-MEUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Barbot; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et métiers de l’enseignement supérieur : émergences, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.145-164, 2011</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.19-33, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085566v1</w:t>
+                <w:t xml:space="preserve">halshs-03085561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC à l’université et pratiques enseignantes : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3282,376 +3295,363 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Barbot; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et métiers de l’enseignement supérieur : émergences, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.7-18, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des TIC et activité enseignante dans l’enseignement supérieur : le projet TEC-MEUS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
+                <w:t xml:space="preserve">Statuts, professionnalité des enseignants-chercheurs et usages des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Barbot; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et métiers de l’enseignement supérieur : émergences, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.19-33, 2011</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.145-164, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085561v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif[s] : discerner, discuter, distribuer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositif et enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Appel; Hélène Boulanger; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs d’information et de communication. Concept, usages et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.9-16, 2010, </w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.59-76, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085570v1</w:t>
+                <w:t xml:space="preserve">halshs-03085573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et enseignement à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif[s] : discerner, discuter, distribuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Appel; Hélène Boulanger; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs d’information et de communication. Concept, usages et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.59-76, 2010, </w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.9-16, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085573v1</w:t>
+                <w:t xml:space="preserve">halshs-03085570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et métiers de l’enseignement supérieur : transformations, émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3732,269 +3732,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium projet ANR-FNR HyPES : &amp;quot;Les dispositifs hybrides dans l’enseignement supérieur : vers un modèle développemental évolutif (projet HyPES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kern</w:t>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452891v1</w:t>
+                <w:t xml:space="preserve">hal-05452893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium projet ANR-FNR HyPES : &amp;quot;Les dispositifs hybrides dans l’enseignement supérieur : vers un modèle développemental évolutif (projet HyPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réginald Burton</w:t>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+                <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452893v1</w:t>
+                <w:t xml:space="preserve">hal-05452891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyPES project - assessment of learning in hybrid learning environments in higher education: what methods and tools?</w:t>
               </w:r>
@@ -4006,64 +4006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4101,64 +4101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer pour la qualité des dispositifs hybrides : une typologie pour plus d’intelligibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,394 +4345,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation et pratiques inclusives : le rôle des ressources éducatives libres (rel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Communs numériques en éducation : de &amp;quot;l'utopie-projet&amp;quot; à l'idéologie opérationnalisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amétiques; Fondation EU-LAC; Agence française de développement; Ministère de l'Europe et des Affaires étrangères, Jun 2022, Paris, France. pp.115-129</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux (FR), France. pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077517v1</w:t>
+                <w:t xml:space="preserve">hal-04163877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communs numériques en éducation : de &amp;quot;l'utopie-projet&amp;quot; à l'idéologie opérationnalisée ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digitalisation et pratiques inclusives : le rôle des ressources éducatives libres (rel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux (FR), France. pp.257-267</w:t>
+              <w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amétiques; Fondation EU-LAC; Agence française de développement; Ministère de l'Europe et des Affaires étrangères, Jun 2022, Paris, France. pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163877v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
+                <w:t xml:space="preserve">Ouverture de la journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Open Education Global Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Open Education Global Francophone, Nov 2021, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">Communication des organisations et narrations en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03498108v1</w:t>
+                <w:t xml:space="preserve">halshs-03498104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de la journée d'études</w:t>
+                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication des organisations et narrations en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'études Numérique et enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de linguistique appliquée (CLA, Université de Franche-Comté), Mar 2021, En ligne, France. pp.[En ligne], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.5670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03498104v1</w:t>
+                <w:t xml:space="preserve">halshs-03498094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
+                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Numérique et enseignement-apprentissage des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Open Education Global Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Education Global Francophone, Nov 2021, En visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03498094v1</w:t>
+                <w:t xml:space="preserve">halshs-03498108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec le numérique : quel impact sur la forme universitaire ?</w:t>
               </w:r>
@@ -4958,450 +4958,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre théorique interdisciplinaire pour l'analyse compréhensive des usages pédagogiques du numérique à l'université</w:t>
+                <w:t xml:space="preserve">Territoire d'innovation numérique : l'exemple des environnements tangibles augmentés pour l'apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Usages du numérique en éducation. Regards critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité Mixte de Recherche Icar (CNRS; Université Lyon 2; ENS de Lyon), Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ludovia 2018. Innovation(s) / institutions(s) du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Culture numérique dans le cadre de Ludovia; Université d’été de la e-éducation, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741115v1</w:t>
+                <w:t xml:space="preserve">hal-01790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources éducatives libres : le cas des Universités Numériques Thématiques (UNT)</w:t>
+                <w:t xml:space="preserve">Proposition d'un cadre théorique interdisciplinaire pour l'analyse compréhensive des usages pédagogiques du numérique à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ticemed 11 : Pédagogie et numérique : L’enseignement supérieur au défi de la mondialisation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université); Trans ERIE (Université Cadi Ayyad de Marrakech), Mar 2018, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque international Usages du numérique en éducation. Regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité Mixte de Recherche Icar (CNRS; Université Lyon 2; ENS de Lyon), Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085584v1</w:t>
+                <w:t xml:space="preserve">hal-01741115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire d'innovation numérique : l'exemple des environnements tangibles augmentés pour l'apprentissage collaboratif</w:t>
+                <w:t xml:space="preserve">Ressources éducatives libres : le cas des Universités Numériques Thématiques (UNT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ludovia 2018. Innovation(s) / institutions(s) du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Culture numérique dans le cadre de Ludovia; Université d’été de la e-éducation, Aug 2018, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ticemed 11 : Pédagogie et numérique : L’enseignement supérieur au défi de la mondialisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université); Trans ERIE (Université Cadi Ayyad de Marrakech), Mar 2018, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790977v1</w:t>
+                <w:t xml:space="preserve">halshs-03085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces tangibles et augmentées pour l’apprentissage collaboratif : vers l’hyper-expérience ?</w:t>
+                <w:t xml:space="preserve">Le numérique, du présentiel enrichi à l'enseignement à distance, quels usages et quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Humbert</w:t>
+                <w:t xml:space="preserve">Christophe Batier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+                <w:t xml:space="preserve">Éric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence internationale Hypertextes et hypemédias. Produits, outils et méthodes (H2PTM'2017). Le numérique à l'ère des designs (contenus, interactions, espaces, environnements, services, objets, œuvres, programmes..) : de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Paragraphe (Université Paris 8 Vincennes-Saint-Denis, Université de Cergy-Pontoise); Gripic (Celsa); Design Visuel et Urbain (DeVisu, Université de Valenciennes); Dicen IDF (Conservatoire national des arts et métiers, Université Paris-Est Marne-la-Vallée, Université Paris-Nanterre); Edition, Littératures, Langages, Informatique, Arts, Didactiques, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2017, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Table ronde interactive dans le cadre de la journée de formation Cape - Sapiens De l'enseignement à distance à l'outil pour la classe, réfléchir les usages pédagogiques actuels du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725623v1</w:t>
+                <w:t xml:space="preserve">halshs-03085625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique, du présentiel enrichi à l'enseignement à distance, quels usages et quelles perspectives ?</w:t>
+                <w:t xml:space="preserve">Interfaces tangibles et augmentées pour l’apprentissage collaboratif : vers l’hyper-expérience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Batier</w:t>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bruillard</w:t>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde interactive dans le cadre de la journée de formation Cape - Sapiens De l'enseignement à distance à l'outil pour la classe, réfléchir les usages pédagogiques actuels du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Conférence internationale Hypertextes et hypemédias. Produits, outils et méthodes (H2PTM'2017). Le numérique à l'ère des designs (contenus, interactions, espaces, environnements, services, objets, œuvres, programmes..) : de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Paragraphe (Université Paris 8 Vincennes-Saint-Denis, Université de Cergy-Pontoise); Gripic (Celsa); Design Visuel et Urbain (DeVisu, Université de Valenciennes); Dicen IDF (Conservatoire national des arts et métiers, Université Paris-Est Marne-la-Vallée, Université Paris-Nanterre); Edition, Littératures, Langages, Informatique, Arts, Didactiques, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2017, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085625v1</w:t>
+                <w:t xml:space="preserve">hal-01725623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-usages et usages limités du numérique éducatif : pourquoi ?</w:t>
               </w:r>
@@ -5799,51 +5799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et fonction enseignante à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6755,51 +6755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590039v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fleck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5670" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pulker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04433976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04434013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/FC042C38-49F9-4049-9E40-BD1C120FF904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306646-site-internet-audit-et-strategie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouqu.2017.01.0159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/recherche/9782807313309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320116-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2017.01.0181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/communication/2965-universit-c3-a9-c3-a0-l-27-c3-a8re-du-num-c3-a9rique-28l-27-29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000METZ002L" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03113900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590039v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fleck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5670" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pulker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04433976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04434013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/FC042C38-49F9-4049-9E40-BD1C120FF904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320116-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2017.01.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/recherche/9782807313309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306646-site-internet-audit-et-strategie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouqu.2017.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/communication/2965-universit-c3-a9-c3-a0-l-27-c3-a8re-du-num-c3-a9rique-28l-27-29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000METZ002L" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03113900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>