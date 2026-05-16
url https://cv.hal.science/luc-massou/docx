--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -859,51 +859,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211151v1</w:t>
+                <w:t xml:space="preserve">hal-01426498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des TIC et socialisation professionnelle des enseignants-chercheurs</w:t>
               </w:r>
@@ -950,51 +950,51 @@
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426498v1</w:t>
+                <w:t xml:space="preserve">hal-05211151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Examining the Non-Use of Ict</w:t>
               </w:r>
@@ -1406,212 +1406,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05426229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Websites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présences numériques des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-1-394-26494-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. , 384 p., 2023, Collections classiques, Encyclopédie SCIENCES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433976v1</w:t>
+                <w:t xml:space="preserve">halshs-05426186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présences numériques des organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Websites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mpondo-Dicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions. , 384 p., 2023, Collections classiques, Encyclopédie SCIENCES</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-1-394-26494-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05426186v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des sites web</w:t>
               </w:r>
@@ -2468,122 +2468,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation numérique des ressources pédagogiques : usages, allants de soi et changement</w:t>
+                <w:t xml:space="preserve">Stratégies éditoriales numériques et sites web de médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
+              <w:t xml:space="preserve">Sébastien Rouquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner à l’université avec le numérique : savoirs, ressources, médiations</w:t>
+              <w:t xml:space="preserve">Sites internet : audit et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-198, 2017, 978-2-8073-1330-9. </w:t>
+              <w:t xml:space="preserve">, pp.159-182, 2017, 9782807306646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2017.01.0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.rouqu.2017.01.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085487v1</w:t>
+                <w:t xml:space="preserve">halshs-03085508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Des pratiques pédagogiques avec le numérique comme opportunité de (re)penser la fonction enseignante à l’université</w:t>
               </w:r>
@@ -2761,122 +2761,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies éditoriales numériques et sites web de médias</w:t>
+                <w:t xml:space="preserve">Médiatisation numérique des ressources pédagogiques : usages, allants de soi et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Rouquette. </w:t>
+              <w:t xml:space="preserve">Luc Massou; Nathalie Lavielle-Gutnik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sites internet : audit et stratégie</w:t>
+              <w:t xml:space="preserve">Enseigner à l’université avec le numérique : savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159-182, 2017, 9782807306646. </w:t>
+              <w:t xml:space="preserve">, pp.181-198, 2017, 978-2-8073-1330-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.rouqu.2017.01.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2017.01.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085508v1</w:t>
+                <w:t xml:space="preserve">halshs-03085487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières numériques et doutes chez les acteurs de l'éducation</w:t>
               </w:r>
@@ -3140,142 +3140,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des TIC et activité enseignante dans l’enseignement supérieur : le projet TEC-MEUS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
+                <w:t xml:space="preserve">Statuts, professionnalité des enseignants-chercheurs et usages des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Barbot; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et métiers de l’enseignement supérieur : émergences, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.19-33, 2011</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.145-164, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085561v1</w:t>
+                <w:t xml:space="preserve">halshs-03085566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC à l’université et pratiques enseignantes : regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3295,363 +3282,376 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Barbot; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et métiers de l’enseignement supérieur : émergences, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.7-18, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuts, professionnalité des enseignants-chercheurs et usages des TIC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Barbot</w:t>
+                <w:t xml:space="preserve">Développement des TIC et activité enseignante dans l’enseignement supérieur : le projet TEC-MEUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-José Barbot; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et métiers de l’enseignement supérieur : émergences, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.145-164, 2011</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.19-33, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085566v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et enseignement à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif[s] : discerner, discuter, distribuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Appel; Hélène Boulanger; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs d’information et de communication. Concept, usages et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.59-76, 2010, </w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.9-16, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085573v1</w:t>
+                <w:t xml:space="preserve">halshs-03085570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif[s] : discerner, discuter, distribuer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositif et enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Appel; Hélène Boulanger; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs d’information et de communication. Concept, usages et objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.9-16, 2010, </w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.59-76, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dbu.masso.2010.01.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085570v1</w:t>
+                <w:t xml:space="preserve">halshs-03085573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et métiers de l’enseignement supérieur : transformations, émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3732,269 +3732,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium projet ANR-FNR HyPES : &amp;quot;Les dispositifs hybrides dans l’enseignement supérieur : vers un modèle développemental évolutif (projet HyPES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réginald Burton</w:t>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pironom</w:t>
+                <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452893v1</w:t>
+                <w:t xml:space="preserve">hal-05452891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium projet ANR-FNR HyPES : &amp;quot;Les dispositifs hybrides dans l’enseignement supérieur : vers un modèle développemental évolutif (projet HyPES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation d’une typologie des dispositifs hybrides dans l’enseignement supérieur : vers une lecture enrichie par la perspective étudiante et l’évaluation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Noben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Kern</w:t>
+                <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque internationnal AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
+              <w:t xml:space="preserve">8e colloque international AUPTIC.Education “Le numérique : un soutien aux apprentissages sous conditions ? Enjeux d’inclusion, de fractures et de transformation pédagogique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUPTIC, Jan 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05452891v1</w:t>
+                <w:t xml:space="preserve">hal-05452893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyPES project - assessment of learning in hybrid learning environments in higher education: what methods and tools?</w:t>
               </w:r>
@@ -4006,64 +4006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Noben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pironom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réginald Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4101,64 +4101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer pour la qualité des dispositifs hybrides : une typologie pour plus d’intelligibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réginald Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,394 +4345,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communs numériques en éducation : de &amp;quot;l'utopie-projet&amp;quot; à l'idéologie opérationnalisée ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digitalisation et pratiques inclusives : le rôle des ressources éducatives libres (rel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux (FR), France. pp.257-267</w:t>
+              <w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Amétiques; Fondation EU-LAC; Agence française de développement; Ministère de l'Europe et des Affaires étrangères, Jun 2022, Paris, France. pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163877v1</w:t>
+                <w:t xml:space="preserve">hal-04077517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation et pratiques inclusives : le rôle des ressources éducatives libres (rel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Communs numériques en éducation : de &amp;quot;l'utopie-projet&amp;quot; à l'idéologie opérationnalisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, numérique, cohésion sociale et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Amétiques; Fondation EU-LAC; Agence française de développement; Ministère de l'Europe et des Affaires étrangères, Jun 2022, Paris, France. pp.115-129</w:t>
+              <w:t xml:space="preserve">XXIIIe Congrès de la SFSIC La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Médiations informations communication arts (Mica, Université de Bordeaux), Jun 2023, Bordeaux (FR), France. pp.257-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077517v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture de la journée d'études</w:t>
+                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication des organisations et narrations en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous Open Education Global Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Education Global Francophone, Nov 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03498104v1</w:t>
+                <w:t xml:space="preserve">halshs-03498108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
+                <w:t xml:space="preserve">Ouverture de la journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études Numérique et enseignement-apprentissage des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication des organisations et narrations en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03498094v1</w:t>
+                <w:t xml:space="preserve">halshs-03498104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
+                <w:t xml:space="preserve">Usage pédagogique des ressources éducatives libres : quelles tensions entre ouverture et didactisation des ressources numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Open Education Global Francophone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'études Numérique et enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de linguistique appliquée (CLA, Université de Franche-Comté), Mar 2021, En ligne, France. pp.[En ligne], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.5670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03498108v1</w:t>
+                <w:t xml:space="preserve">halshs-03498094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner avec le numérique : quel impact sur la forme universitaire ?</w:t>
               </w:r>
@@ -4958,450 +4958,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03085523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire d'innovation numérique : l'exemple des environnements tangibles augmentés pour l'apprentissage collaboratif</w:t>
+                <w:t xml:space="preserve">Proposition d'un cadre théorique interdisciplinaire pour l'analyse compréhensive des usages pédagogiques du numérique à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ludovia 2018. Innovation(s) / institutions(s) du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Culture numérique dans le cadre de Ludovia; Université d’été de la e-éducation, Aug 2018, Ax-les-Thermes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Usages du numérique en éducation. Regards critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité Mixte de Recherche Icar (CNRS; Université Lyon 2; ENS de Lyon), Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790977v1</w:t>
+                <w:t xml:space="preserve">hal-01741115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre théorique interdisciplinaire pour l'analyse compréhensive des usages pédagogiques du numérique à l'université</w:t>
+                <w:t xml:space="preserve">Ressources éducatives libres : le cas des Universités Numériques Thématiques (UNT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Usages du numérique en éducation. Regards critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unité Mixte de Recherche Icar (CNRS; Université Lyon 2; ENS de Lyon), Mar 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ticemed 11 : Pédagogie et numérique : L’enseignement supérieur au défi de la mondialisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université); Trans ERIE (Université Cadi Ayyad de Marrakech), Mar 2018, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741115v1</w:t>
+                <w:t xml:space="preserve">halshs-03085584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources éducatives libres : le cas des Universités Numériques Thématiques (UNT)</w:t>
+                <w:t xml:space="preserve">Territoire d'innovation numérique : l'exemple des environnements tangibles augmentés pour l'apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ticemed 11 : Pédagogie et numérique : L’enseignement supérieur au défi de la mondialisation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Information Milieux Médias Médiations (I3M; Universités de Nice Sophia Antipolis et Toulon); Centre de recherche sur les médiations (Crem; Université de Lorraine); Institut de Recherche en Sciences de l’Information et de la Communication (Irsic; Aix-Marseille Université); Trans ERIE (Université Cadi Ayyad de Marrakech), Mar 2018, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque international Ludovia 2018. Innovation(s) / institutions(s) du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Culture numérique dans le cadre de Ludovia; Université d’été de la e-éducation, Aug 2018, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085584v1</w:t>
+                <w:t xml:space="preserve">hal-01790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique, du présentiel enrichi à l'enseignement à distance, quels usages et quelles perspectives ?</w:t>
+                <w:t xml:space="preserve">Interfaces tangibles et augmentées pour l’apprentissage collaboratif : vers l’hyper-expérience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Batier</w:t>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bruillard</w:t>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde interactive dans le cadre de la journée de formation Cape - Sapiens De l'enseignement à distance à l'outil pour la classe, réfléchir les usages pédagogiques actuels du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Conférence internationale Hypertextes et hypemédias. Produits, outils et méthodes (H2PTM'2017). Le numérique à l'ère des designs (contenus, interactions, espaces, environnements, services, objets, œuvres, programmes..) : de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Paragraphe (Université Paris 8 Vincennes-Saint-Denis, Université de Cergy-Pontoise); Gripic (Celsa); Design Visuel et Urbain (DeVisu, Université de Valenciennes); Dicen IDF (Conservatoire national des arts et métiers, Université Paris-Est Marne-la-Vallée, Université Paris-Nanterre); Edition, Littératures, Langages, Informatique, Arts, Didactiques, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2017, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085625v1</w:t>
+                <w:t xml:space="preserve">hal-01725623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces tangibles et augmentées pour l’apprentissage collaboratif : vers l’hyper-expérience ?</w:t>
+                <w:t xml:space="preserve">Le numérique, du présentiel enrichi à l'enseignement à distance, quels usages et quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Humbert</w:t>
+                <w:t xml:space="preserve">Christophe Batier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+                <w:t xml:space="preserve">Éric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence internationale Hypertextes et hypemédias. Produits, outils et méthodes (H2PTM'2017). Le numérique à l'ère des designs (contenus, interactions, espaces, environnements, services, objets, œuvres, programmes..) : de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Paragraphe (Université Paris 8 Vincennes-Saint-Denis, Université de Cergy-Pontoise); Gripic (Celsa); Design Visuel et Urbain (DeVisu, Université de Valenciennes); Dicen IDF (Conservatoire national des arts et métiers, Université Paris-Est Marne-la-Vallée, Université Paris-Nanterre); Edition, Littératures, Langages, Informatique, Arts, Didactiques, Discours (Elliadd, Université de Franche-Comté); Centre de recherche sur les médiations (Crem, Université de Lorraine), Oct 2017, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Table ronde interactive dans le cadre de la journée de formation Cape - Sapiens De l'enseignement à distance à l'outil pour la classe, réfléchir les usages pédagogiques actuels du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725623v1</w:t>
+                <w:t xml:space="preserve">halshs-03085625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-usages et usages limités du numérique éducatif : pourquoi ?</w:t>
               </w:r>
@@ -5799,51 +5799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6097,51 +6097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et fonction enseignante à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Gremmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6755,51 +6755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590039v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fleck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5670" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pulker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04433976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04434013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/FC042C38-49F9-4049-9E40-BD1C120FF904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320116-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2017.01.0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/recherche/9782807313309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085508v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306646-site-internet-audit-et-strategie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouqu.2017.01.0159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085566v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/communication/2965-universit-c3-a9-c3-a0-l-27-c3-a8re-du-num-c3-a9rique-28l-27-29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741115v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000METZ002L" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03113900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590039v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fleck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi5.171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03473009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.5670" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pulker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5338" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Delalande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nocera-Picand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Younes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01718336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lavielle-Gutnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.413" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kellner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.8884" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mpondo-Dicka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04433976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807313309-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Appel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04434013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264964.ch3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03992773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1254435" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonfils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/FC042C38-49F9-4049-9E40-BD1C120FF904" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306646-site-internet-audit-et-strategie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rouqu.2017.01.0159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/recherche/9782807313309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807320116-enseigner-l-universite-avec-le-numerique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2017.01.0181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313560v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baltazart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gremmo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.masso.2010.01.0059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pub-editions.fr/fr/communication/2965-universit-c3-a9-c3-a0-l-27-c3-a8re-du-num-c3-a9rique-28l-27-29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Noben" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05452893v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Burton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05361697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Youn&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04077517v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04163877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01790977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085625v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085628v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Zamit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248087v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.367" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000METZ002L" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03113900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>