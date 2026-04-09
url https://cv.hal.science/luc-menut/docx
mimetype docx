--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -111,321 +111,321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t>
+                <w:t xml:space="preserve">EcoBioCap querying : A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Saulnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Weber</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442106v1</w:t>
+                <w:t xml:space="preserve">hal-05296718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoBioCap querying : A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
+                <w:t xml:space="preserve">PGD du projet EVAGRAIN &amp;quot;Des outils intelligents pour une utilisation agile du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2026, </w:t>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Logiciel</w:t>
+                <w:t xml:space="preserve">Magalie Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296718v1</w:t>
+                <w:t xml:space="preserve">hal-05442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -469,51 +469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rezette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Chambrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -594,90 +594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 solubility and composition data of food products stored in data warehouse structured by an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.108950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -728,64 +728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial n-Ary relation instances on food packaging composition and permeability extracted from scientific publication tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,77 +862,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food packaging permeability and composition dataset dedicated to text-mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -983,51 +983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des principes FAIR à l'aide à la sélection d'un emballage alimentaire : un exemple de démarche Open Science à l'Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 13 p</w:t>
@@ -1108,103 +1108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’aide à la sélection d’emballages alimentaires pour la conservation sous atmosphère modifiée des produits frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,77 +1238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support System to design modified atmosphere packaging for fresh produce based on a bipolar flexible querying approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,51 +1570,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche Open Science à l’INRA : application à l’aide à la sélection d’un emballage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charnomordic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1808,103 +1808,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support System for Designing Biodegradable Packaging for Fresh Produce: a Knowledge Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KBBE &amp; Green Economy: Environmental Microbiology and Biotechnology in the Frame of the Knowledge-Based Bio and Green Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hacquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041B09A5"/>
+    <w:nsid w:val="50E7F4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2500,51 +2500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-menut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137841213314526E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hacquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-menut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296718v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Menut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:da53c68f5517571e2fe48490310dc1408b1de8be" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937377v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Munch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chambrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cufi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.108950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dervaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137841213314526E12" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01924220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hacquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763541v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>