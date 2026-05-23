--- v1 (2026-04-09)
+++ v2 (2026-05-23)
@@ -2269,51 +2269,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50E7F4B5"/>
+    <w:nsid w:val="ED3C09C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>