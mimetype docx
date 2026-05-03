--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -66,3097 +66,3640 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic stability of fast solitary waves to the Benjamin Equation</w:t>
+                <w:t xml:space="preserve">On the Well-Posedness of the KP-I Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Abdallah</w:t>
+                <w:t xml:space="preserve">Zihua Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10884-025-10461-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40818-026-00235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554628v1</w:t>
+                <w:t xml:space="preserve">hal-05577531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved refined bilinear estimates and well-posedness for generalized KdV type equations on $\mathbb{R}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Refined bilinear Strichartz estimates with application to the well-posedness of periodic generalized KdV type equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoyuki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 22 (2), pp.225-260. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+              <w:t xml:space="preserve">, 2025, 22 (02), pp.225-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219891625500080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554577v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On well-posedness for some Korteweg-De Vries type equations with variable coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic stability of fast solitary waves to the Benjamin Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibtissame Zaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-023-00904-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamics and Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10884-025-10461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325490v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boussinesq system revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Self-similar solutions for the generalized fractional Korteweg–de Vries equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raafat Talhouk</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissam Zaiter</w:t>
+                <w:t xml:space="preserve">Fred Weissler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (2), pp.744-775. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.113906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/abcea6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2025.113906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461516v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Stability for Some Non positive Perturbations of the Camassa–Holm Peakon with Application to the Antipeakon–peakon Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A note on the well-posedness in the energy space for the generalized ZK equation posed on $\mathbb{R}\times\mathbb{T}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gustavo Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rny224⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (5), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-024-00964-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768579v2</w:t>
+                <w:t xml:space="preserve">hal-05577633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON UNCONDITIONAL WELL-POSEDNESS FOR THE PERIODIC MODIFIED KORTEWEG-DE VRIES EQUATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global Existence and Finite-Time Blow-Up for a Nonlinear Nonlocal Evolution Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (1), pp.147-201. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 402 (3), pp.3233-3252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2969/jmsj/76977697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-023-04796-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346221v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rigidity result for the Holm-Staley b-family of equations with application to the asymptotic stability of the Degasperis-Procesi peakon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On well-posedness for some Korteweg-De Vries type equations with variable coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Talhouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissame Zaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.article number 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-023-00904-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885442v1</w:t>
+                <w:t xml:space="preserve">hal-03325490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A LIOUVILLE PROPERTY WITH APPLICATION TO ASYMPTOTIC STABILITY FOR THE CAMASSA-HOLM EQUATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unconditional well-posedness for some nonlinear periodic one-dimensional dispersive equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-018-1243-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283 (1), pp.109490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2022.109490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768549v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On well-posedness for some dispersive perturbations of Burgers' equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Boussinesq system revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Pilod</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Talhouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vento</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Zaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.744-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/abcea6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464874v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOME REMARKS ON THE NONLINEAR SCHRODINGER EQUATION WITH FRACTIONAL DISSIPATION.</w:t>
+                <w:t xml:space="preserve">Asymptotic Stability for Some Non positive Perturbations of the Camassa–Holm Peakon with Application to the Antipeakon–peakon Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4965225⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (21), pp.7908-7943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rny224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545104v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768579v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear Strichartz estimates for the ZK equation and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ON UNCONDITIONAL WELL-POSEDNESS FOR THE PERIODIC MODIFIED KORTEWEG-DE VRIES EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pilod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mathematical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (1), pp.147-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2969/jmsj/76977697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205993v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346221v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the energy method for strongly non resonant dispersive equations and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A rigidity result for the Holm-Staley b-family of equations with application to the asymptotic stability of the Degasperis-Procesi peakon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (6), pp.1455-1495</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50, pp.675-705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064252v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the Cauchy problem for the one-dimensional quadratic (fractional) heat equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A LIOUVILLE PROPERTY WITH APPLICATION TO ASYMPTOTIC STABILITY FOR THE CAMASSA-HOLM EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Tayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230 (1), pp.185-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-018-1243-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807047v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness in energy space for the periodic modified Benjamin-Ono equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zihua Guo</w:t>
+                <w:t xml:space="preserve">On well-posedness for some dispersive perturbations of Burgers' equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiquan Lin</w:t>
+                <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Molinet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 256 (8), pp.2778-2806</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1719-1756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206024v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the inviscid limit of the Benjamin-Ono-Burgers equation in the energy space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SOME REMARKS ON THE NONLINEAR SCHRODINGER EQUATION WITH FRACTIONAL DISSIPATION.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.101502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4965225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631034v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive limit from the Kawahara to the KdV equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bilinear Strichartz estimates for the ZK equation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuzhao Wang</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 255 (8), pp.2196-2219</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.347-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694082v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the periodic case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improvement of the energy method for strongly non resonant dispersive equations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 365 (1), pp.123-141</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (6), pp.1455-1495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467657v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp ill-posedness results for the KdV and mKdV equations on the torus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Remarks on the Cauchy problem for the one-dimensional quadratic (fractional) heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Tayachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 230 (4-6), pp.1895-1930</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 269, pp.2305-2327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593976v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cauchy problem for the Benjamin-Ono equation in $L^2$ revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Well-posedness in energy space for the periodic modified Benjamin-Ono equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihua Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiquan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (2), pp.365-395</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256 (8), pp.2778-2806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499346v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness and limit behavior for a higher-order Benjamin-Ono equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A note on the inviscid limit of the Benjamin-Ono-Burgers equation in the energy space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (11), pp.2050-2080</w:t>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141 (8), pp.2793-2798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637981v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness for the KP-II equation on the background of a non-localized solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the periodic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365 (1), pp.123-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270936v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the real line case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispersive limit from the Kawahara to the KdV equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vento</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (3), pp.531-560</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255 (8), pp.2196-2219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436652v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on ill-posedness for the KdV equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sharp ill-posedness results for the KdV and mKdV equations on the torus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (7-8), pp.759-765</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 230 (4-6), pp.1895-1930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473966v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593976v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WELL-POSEDNESS IN H(1) FOR GENERALIZED BENJAMIN-ONO EQUATIONS ON THE CIRCLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Cauchy problem for the Benjamin-Ono equation in $L^2$ revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Ribaud</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.365-395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693546v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global attractor and asymptotic smoothing effects for the weakly damped cubic Schrödinger equation in $L^2(\T)$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global well-posedness and limit behavior for a higher-order Benjamin-Ono equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (1), pp.15-34</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (11), pp.2050-2080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291662v3</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global attractor for weakly damped Nonlinear Schrödinger equations in $L^2(\R)$</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Goubet</w:t>
+                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the real line case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Molinet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71, pp.317-320</w:t>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.531-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421278v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of multi antipeakon-peakons profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled El Dika</w:t>
+                <w:t xml:space="preserve">Global well-posedness for the KP-II equation on the background of a non-localized solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Molinet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424454v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On ill-posedness for the one-dimensional periodic cubic Schrodinger equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A note on ill-posedness for the KdV equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (1), pp.111-120</w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (7-8), pp.759-765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291648v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness in L^2 for the periodic Benjamin-Ono equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">WELL-POSEDNESS IN H(1) FOR GENERALIZED BENJAMIN-ONO EQUATIONS ON THE CIRCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ribaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (4), pp.1295--1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2009.23.1295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016752v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global attractor and asymptotic smoothing effects for the weakly damped cubic Schrödinger equation in $L^2(\T)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.15-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291662v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global attractor for weakly damped Nonlinear Schrödinger equations in $L^2(\R)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.317-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of multi antipeakon-peakons profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Dika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.561-577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On ill-posedness for the one-dimensional periodic cubic Schrodinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (1), pp.111-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291648v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global well-posedness in L^2 for the periodic Benjamin-Ono equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (3), pp.635-683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016752v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global well-posedness for the KP-I equation on the background of a non localized solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 272 (3), pp.775-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00220-007-0243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE ORBITAL STABILITY OF THE DEGASPERIS-PROCESI ANTIPEAKON-PEAKON PROFILE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bashar Khorbatly</w:t>
+                <w:t xml:space="preserve">Improved refined bilinear estimates and well-posedness for generalized KdV type equations on $\mathbb{R}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418545v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of the solitary waves to the (generalized) kawahara equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Kabakouala</w:t>
+                <w:t xml:space="preserve">ON THE ORBITAL STABILITY OF THE DEGASPERIS-PROCESI ANTIPEAKON-PEAKON PROFILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Khorbatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403360v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transportation between hypersurfaces bounding some strictly convex domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Humbert</w:t>
+                <w:t xml:space="preserve">On the stability of the solitary waves to the (generalized) kawahara equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kabakouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271012v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp ill-posedness result for the periodic Benjamin-Ono equation (ERRATUM : PAPER WITHDRAWN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal transportation between hypersurfaces bounding some strictly convex domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336559v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of multipeakons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sharp ill-posedness result for the periodic Benjamin-Ono equation (ERRATUM : PAPER WITHDRAWN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260227v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability of multipeakons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled El Dika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Molinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remarks on the mass constraint for KP type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3303,51 +3846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Molinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10461-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Tanaka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891625500080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissame Zaiter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00904-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461516v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Zaiter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcea6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768579v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny224" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346221v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pilod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vento" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/76977697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1243-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464874v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965225" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Guo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiquan Lin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631034v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694082v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467657v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593976v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499346v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.04.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436652v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473966v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.23.1295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291662v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Dika" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291648v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016752v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-007-0243-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Khorbatly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kabakouala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271012v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336559v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Molinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-026-00235-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Tanaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891625500080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10461-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Weissler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Farah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00964-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissame Zaiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00904-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Zaiter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcea6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768579v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346221v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pilod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/76977697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1243-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464874v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tayachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiquan Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467657v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694082v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593976v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436652v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.04.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473966v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.23.1295" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291662v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Dika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291648v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016752v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-007-0243-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Khorbatly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kabakouala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336559v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>