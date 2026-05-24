--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1349,51 +1349,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (7), pp.1719-1756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1522,51 +1522,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pilod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (2), pp.347-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1896,191 +1896,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the periodic case</w:t>
+                <w:t xml:space="preserve">Dispersive limit from the Kawahara to the KdV equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vento</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 365 (1), pp.123-141</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 255 (8), pp.2196-2219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467657v2</w:t>
+                <w:t xml:space="preserve">hal-00694082v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive limit from the Kawahara to the KdV equation</w:t>
+                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the periodic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuzhao Wang</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 255 (8), pp.2196-2219</w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365 (1), pp.123-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694082v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp ill-posedness results for the KdV and mKdV equations on the torus</w:t>
               </w:r>
@@ -2293,213 +2293,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the real line case</w:t>
+                <w:t xml:space="preserve">Global well-posedness for the KP-II equation on the background of a non-localized solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vento</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436652v2</w:t>
+                <w:t xml:space="preserve">hal-01270936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness for the KP-II equation on the background of a non-localized solution</w:t>
+                <w:t xml:space="preserve">Sharp ill-posedness and well-posedness results for the KdV-Burgers equation: the real line case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.531-560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270936v1</w:t>
+                <w:t xml:space="preserve">hal-00436652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on ill-posedness for the KdV equation</w:t>
               </w:r>
@@ -2639,178 +2639,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global attractor and asymptotic smoothing effects for the weakly damped cubic Schrödinger equation in $L^2(\T)$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global attractor for weakly damped Nonlinear Schrödinger equations in $L^2(\R)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (1), pp.15-34</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71, pp.317-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291662v3</w:t>
+                <w:t xml:space="preserve">hal-00421278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global attractor for weakly damped Nonlinear Schrödinger equations in $L^2(\R)$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global attractor and asymptotic smoothing effects for the weakly damped cubic Schrödinger equation in $L^2(\T)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 71, pp.317-320</w:t>
+              <w:t xml:space="preserve">Dynamics of Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.15-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421278v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291662v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of multi antipeakon-peakons profile</w:t>
               </w:r>
@@ -3029,64 +3029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global well-posedness for the KP-I equation on the background of a non localized solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 272 (3), pp.775-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3602,64 +3602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the mass constraint for KP type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Molinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3846,51 +3846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Molinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-026-00235-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Tanaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891625500080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10461-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Weissler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Farah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00964-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissame Zaiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00904-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Zaiter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcea6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768579v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346221v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pilod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/76977697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1243-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464874v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tayachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiquan Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467657v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694082v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593976v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436652v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270936v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.04.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473966v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.23.1295" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291662v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421278v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Dika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291648v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016752v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-007-0243-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Khorbatly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kabakouala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336559v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihua Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Molinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-026-00235-5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593809v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Tanaka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891625500080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10884-025-10461-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Weissler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2025.113906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gustavo Farah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-024-00964-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04796-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03325490v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Talhouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissame Zaiter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00904-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Zaiter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcea6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768579v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346221v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pilod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2969/jmsj/76977697" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-018-1243-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464874v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4965225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Tayachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiquan Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694082v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhao Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467657v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593976v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270936v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.04.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436652v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473966v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2009.23.1295" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291662v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Dika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291648v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016752v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-007-0243-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Khorbatly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kabakouala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271012v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336559v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>