--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge states and ballistic transport in zigzag graphene ribbons: The role of SiC polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kejing Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pierron</w:t>
+                <w:t xml:space="preserve">Anna L. Miettinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournee</w:t>
+                <w:t xml:space="preserve">Meredith S. Nevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Wonhee Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.045425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.045425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999617v1</w:t>
+                <w:t xml:space="preserve">hal-04106155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states and ballistic transport in zigzag graphene ribbons: The role of SiC polytypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meredith S. Nevius</w:t>
+                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wonhee Ko</w:t>
+                <w:t xml:space="preserve">Kejing Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Kolmer</w:t>
+                <w:t xml:space="preserve">Vincent Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Ping Li</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (4), pp.045425. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (49), pp.494002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.045425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106155v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Kondo resonance in two-dimensional lattices of cerium molecular complexes</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ronci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flammini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Frezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Miettinen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith S. Nevius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonhee Ko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kolmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08202A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Chainani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.057001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-R&#233;vurat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Cardenas Arellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ronci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flammini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Frezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Miettinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith S. Nevius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonhee Ko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kolmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08202A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Chainani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.057001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-R&#233;vurat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Cardenas Arellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>