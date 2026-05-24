--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge states and ballistic transport in zigzag graphene ribbons: The role of SiC polytypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna L. Miettinen</w:t>
+                <w:t xml:space="preserve">Kejing Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meredith S. Nevius</w:t>
+                <w:t xml:space="preserve">Vincent Fournee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wonhee Ko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">An-Ping Li</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.045425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (49), pp.494002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106155v1</w:t>
+                <w:t xml:space="preserve">hal-02999617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of surface state bands after desorption of Te capping layer on (Bi&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ternary topological insulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Kremer</w:t>
+                <w:t xml:space="preserve">Edge states and ballistic transport in zigzag graphene ribbons: The role of SiC polytypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L. Miettinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meredith S. Nevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kejing Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pierron</w:t>
+                <w:t xml:space="preserve">Wonhee Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournee</w:t>
+                <w:t xml:space="preserve">Marek Kolmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">An-Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (49), pp.494002. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.045425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab3fc3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.045425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999617v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Kondo resonance in two-dimensional lattices of cerium molecular complexes</w:t>
               </w:r>
@@ -1172,325 +1172,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of Two-Dimensional Halogen Bonded Supramolecular Networks on a Graphene/Iridium(111) Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Weakly Correlated Oxygen Holes in the Highest-Tc Cuprate Superconductor HgBa2Ca2Cu3O8+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Chainani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iann Gerber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09892⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.057001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.119.057001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961179v1</w:t>
+                <w:t xml:space="preserve">hal-04134046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Weakly Correlated Oxygen Holes in the Highest-Tc Cuprate Superconductor HgBa2Ca2Cu3O8+δ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphism of Two-Dimensional Halogen Bonded Supramolecular Networks on a Graphene/Iridium(111) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+                <w:t xml:space="preserve">Damien Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Granet</w:t>
+                <w:t xml:space="preserve">Iann Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (5), pp.057001. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (4), pp.2201-2210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.119.057001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134046v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi one-dimensional band dispersion and surface metallization in long-range ordered polymeric wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fagot-Révurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-State Bipolaron Formation on a Triangular Lattice in thesp-TypeAlkali-Metal/Si(111)Mott Insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alfonso Cardenas Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ronci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flammini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Frezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106155v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Miettinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith S. Nevius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonhee Ko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kolmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045425" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08202A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Chainani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vasseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.057001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-R&#233;vurat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Cardenas Arellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Tagne-Kaegom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Llopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Croes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yst7-ktp9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ronci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Flammini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Frezza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c08329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Gonzalez Pascual" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abf715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Granet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann C Gerber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejing Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab3fc3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. Miettinen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith S. Nevius" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonhee Ko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kolmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ping Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.045425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ch&#233;rioux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08202A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Chainani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vasseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.057001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tristant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iann Gerber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-R&#233;vurat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04619127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Cardenas Arellano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>