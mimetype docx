--- v0 (2026-03-06)
+++ v1 (2026-04-26)
@@ -197,51 +197,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm animals are given feed containing antibiotics: TRUE or FALSE?</w:t>
+                <w:t xml:space="preserve">Les animaux d'élevage sont nourris avec des aliments contenant des antibiotiques : VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Mounier</w:t>
@@ -264,70 +264,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12938051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807714v1</w:t>
+                <w:t xml:space="preserve">hal-04807611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de poules pondeuses !</w:t>
               </w:r>
@@ -430,51 +430,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux d'élevage sont nourris avec des aliments contenant des antibiotiques : VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Farm animals are given feed containing antibiotics: TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Mounier</w:t>
@@ -497,70 +497,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12938051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807611v1</w:t>
+                <w:t xml:space="preserve">hal-04807714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les croquettes végétaliennes sont bonnes pour mon chien ou mon chat : VRAI ou FAUX ?</w:t>
               </w:r>
@@ -708,615 +708,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche espèce - Tout savoir sur le chien !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La proportion de personnes adoptant des régimes sans viande est de plus en plus importante, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gilbert</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12800499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807667v1</w:t>
+                <w:t xml:space="preserve">hal-04807568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de vaches laitières !</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Fiche espèce - Tout savoir sur le chien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rivière</w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13768725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12800499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807675v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The share of people on meat-free diets is growing, TRUE or FALSE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de vaches laitières !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13710023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13768725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807752v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proportion de personnes adoptant des régimes sans viande est de plus en plus importante, VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Animal welfare improvement is always a constraint for breeders, TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13710083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807568v1</w:t>
+                <w:t xml:space="preserve">hal-04807754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare improvement is always a constraint for breeders, TRUE or FALSE?</w:t>
+                <w:t xml:space="preserve">The share of people on meat-free diets is growing, TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13710083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13710023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807754v1</w:t>
+                <w:t xml:space="preserve">hal-04807752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut 15 000 litres d'eau pour produire 1 kg de viande de bœuf, VRAI ou FAUX ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">L'amélioration du bien-être des animaux est toujours une contrainte pour les éleveurs, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818973v1</w:t>
+                <w:t xml:space="preserve">hal-04807579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration du bien-être des animaux est toujours une contrainte pour les éleveurs, VRAI ou FAUX ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il faut 15 000 litres d'eau pour produire 1 kg de viande de bœuf, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807579v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species sheet – All about laying hens!</w:t>
               </w:r>
@@ -1412,90 +1412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species sheet – All about dogs!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Diederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mollaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12912873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1710,240 +1710,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare is better in smaller farms! TRUE or FALSE?</w:t>
+                <w:t xml:space="preserve">Comment évaluer le bien-être animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807736v1</w:t>
+                <w:t xml:space="preserve">hal-04817282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer le bien-être animal ?</w:t>
+                <w:t xml:space="preserve">Comment définir le bien-être animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817282v1</w:t>
+                <w:t xml:space="preserve">hal-04817275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir le bien-être animal ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedgerows are essential for the welfare of free-range animals? TRUE or FALSE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817275v1</w:t>
+                <w:t xml:space="preserve">hal-04807745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être est meilleur dans les élevages de petite taille ! VRAI ou FAUX ?</w:t>
               </w:r>
@@ -1994,447 +2020,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgerows are essential for the welfare of free-range animals? TRUE or FALSE?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare is better in smaller farms! TRUE or FALSE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807745v1</w:t>
+                <w:t xml:space="preserve">hal-04807736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing animal welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les haies sont indispensables au bien-être des animaux vivant en plein air, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12936907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817285v1</w:t>
+                <w:t xml:space="preserve">hal-04807557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les haies sont indispensables au bien-être des animaux vivant en plein air, VRAI ou FAUX ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12936907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807557v1</w:t>
+                <w:t xml:space="preserve">hal-04817285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand on mange de la viande de bœuf on mange vraiment du bœuf, VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Le bien-être est le même pour tous les animaux, VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12934621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12921730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807539v1</w:t>
+                <w:t xml:space="preserve">hal-04807533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être est le même pour tous les animaux, VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Quand on mange de la viande de bœuf on mange vraiment du bœuf, VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12921730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12934621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807533v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il faut nourrir les oiseaux l'hiver, VRAI ou FAUX ? en partenariat avec la Ligue pour la Protection des Oiseaux (LPO)</w:t>
               </w:r>
@@ -2724,208 +2724,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tondre un mouton, ça lui fait mal ! VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilann Adjedj</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12918548⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12917406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807514v1</w:t>
+                <w:t xml:space="preserve">hal-04787663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
+                <w:t xml:space="preserve">Tondre un mouton, ça lui fait mal ! VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Adjedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12918548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04787663v1</w:t>
+                <w:t xml:space="preserve">hal-04807514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold weather is expected: Quick! we should move the cows inside! TRUE or FALSE?</w:t>
               </w:r>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13709715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3034,399 +3034,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des animaux : les évolutions législatives à venir</w:t>
+                <w:t xml:space="preserve">Bien-être animal et bien-être humain sont étroitement liés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758166v1</w:t>
+                <w:t xml:space="preserve">hal-04758584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du bon contrat entre l'éleveur et le vétérinaire</w:t>
+                <w:t xml:space="preserve">Une vache peut-elle être triste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758178v1</w:t>
+                <w:t xml:space="preserve">hal-04758526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vache peut-elle être triste ?</w:t>
+                <w:t xml:space="preserve">A la recherche du bon contrat entre l'éleveur et le vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758526v1</w:t>
+                <w:t xml:space="preserve">hal-04758178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal et bien-être humain sont étroitement liés</w:t>
+                <w:t xml:space="preserve">Bien-être des animaux : les évolutions législatives à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758584v1</w:t>
+                <w:t xml:space="preserve">hal-04758166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réglementation bien-être animal en zone de turbulences</w:t>
+                <w:t xml:space="preserve">Les vétérinaires méritent d'être plus visibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758576v1</w:t>
+                <w:t xml:space="preserve">hal-04758556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vétérinaires méritent d'être plus visibles</w:t>
+                <w:t xml:space="preserve">La réglementation bien-être animal en zone de turbulences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758556v1</w:t>
+                <w:t xml:space="preserve">hal-04758576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enfant sur trois ne fait pas le lien entre les nuggets et le poulet</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,51 +3983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Riberolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14499812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12938051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793497" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793541" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793603" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mollaret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793439" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793138" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leveque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissingler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709805" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693334" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693184" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13643577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709950" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693416" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12936907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12934621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12921730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12919299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Adjedj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12918548" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758178v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758576v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758556v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Riberolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14499812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793497" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12938051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793541" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793603" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mollaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793439" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leveque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissingler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709950" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13643577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12936907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12921730" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12934621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12919299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Adjedj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12918548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>