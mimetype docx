--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -197,329 +197,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux d'élevage sont nourris avec des aliments contenant des antibiotiques : VRAI ou FAUX ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de poules pondeuses !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Rabuteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ridremont</w:t>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Decaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793497⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12800534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807611v1</w:t>
+                <w:t xml:space="preserve">hal-04807644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de poules pondeuses !</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les animaux d'élevage sont nourris avec des aliments contenant des antibiotiques : VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Rabuteau</w:t>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04807644v1</w:t>
+                <w:t xml:space="preserve">hal-04807611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm animals are given feed containing antibiotics: TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12938051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -708,2280 +708,2280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proportion de personnes adoptant des régimes sans viande est de plus en plus importante, VRAI ou FAUX ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les colliers électriques et étrangleurs sont positifs pour les chiens et leur éducation, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Weissingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793007⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12800342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807568v1</w:t>
+                <w:t xml:space="preserve">hal-04818956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche espèce - Tout savoir sur le chien !</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiche espèce - Tout savoir sur la poule pondeuse !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13768891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gilbert</w:t>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04807667v1</w:t>
+                <w:t xml:space="preserve">hal-04807663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de vaches laitières !</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiche espèce - Tout savoir sur le chien !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mollaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12800499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rivière</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04807675v1</w:t>
+                <w:t xml:space="preserve">hal-04807667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare improvement is always a constraint for breeders, TRUE or FALSE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiche élevage - Tout savoir sur l'élevage de vaches laitières !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13710083⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13768725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807754v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The share of people on meat-free diets is growing, TRUE or FALSE?</w:t>
+                <w:t xml:space="preserve">Animal welfare improvement is always a constraint for breeders, TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13710023⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13710083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807752v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amélioration du bien-être des animaux est toujours une contrainte pour les éleveurs, VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">The share of people on meat-free diets is growing, TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793138⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13710023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807579v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut 15 000 litres d'eau pour produire 1 kg de viande de bœuf, VRAI ou FAUX ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La proportion de personnes adoptant des régimes sans viande est de plus en plus importante, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12793439⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818973v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species sheet – All about laying hens!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'amélioration du bien-être des animaux est toujours une contrainte pour les éleveurs, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Warin</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04807757v1</w:t>
+                <w:t xml:space="preserve">hal-04807579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species sheet – All about dogs!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Diederich</w:t>
+                <w:t xml:space="preserve">Il faut 15 000 litres d'eau pour produire 1 kg de viande de bœuf, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12912873⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12793439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807765v1</w:t>
+                <w:t xml:space="preserve">hal-04818973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les colliers électriques et étrangleurs sont positifs pour les chiens et leur éducation, VRAI ou FAUX ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Species sheet – All about laying hens!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12912563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Weissingler</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04818956v1</w:t>
+                <w:t xml:space="preserve">hal-04807757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche espèce - Tout savoir sur la poule pondeuse !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Leveque</w:t>
+                <w:t xml:space="preserve">Species sheet – All about dogs!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Diederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Warin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mollaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13768891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12912873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807663v1</w:t>
+                <w:t xml:space="preserve">hal-04807765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer le bien-être animal ?</w:t>
+                <w:t xml:space="preserve">Welfare is common to all animals, TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817282v1</w:t>
+                <w:t xml:space="preserve">hal-04807738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment définir le bien-être animal ?</w:t>
+                <w:t xml:space="preserve">Defining animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817275v1</w:t>
+                <w:t xml:space="preserve">hal-04817294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedgerows are essential for the welfare of free-range animals? TRUE or FALSE?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare is better in smaller farms! TRUE or FALSE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807745v1</w:t>
+                <w:t xml:space="preserve">hal-04807736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être est meilleur dans les élevages de petite taille ! VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Comment définir le bien-être animal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13643577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807527v1</w:t>
+                <w:t xml:space="preserve">hal-04817275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare is better in smaller farms! TRUE or FALSE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hedgerows are essential for the welfare of free-range animals? TRUE or FALSE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807736v1</w:t>
+                <w:t xml:space="preserve">hal-04807745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les haies sont indispensables au bien-être des animaux vivant en plein air, VRAI ou FAUX ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer le bien-être animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12936907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807557v1</w:t>
+                <w:t xml:space="preserve">hal-04817282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing animal welfare</w:t>
+                <w:t xml:space="preserve">Le bien-être est meilleur dans les élevages de petite taille ! VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13643577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817285v1</w:t>
+                <w:t xml:space="preserve">hal-04807527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être est le même pour tous les animaux, VRAI ou FAUX ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les haies sont indispensables au bien-être des animaux vivant en plein air, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12921730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12936907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807533v1</w:t>
+                <w:t xml:space="preserve">hal-04807557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand on mange de la viande de bœuf on mange vraiment du bœuf, VRAI ou FAUX ?</w:t>
+                <w:t xml:space="preserve">Assessing animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12934621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13693416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807539v1</w:t>
+                <w:t xml:space="preserve">hal-04817285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut nourrir les oiseaux l'hiver, VRAI ou FAUX ? en partenariat avec la Ligue pour la Protection des Oiseaux (LPO)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bien-être est le même pour tous les animaux, VRAI ou FAUX ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12919299⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12921730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818945v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining animal welfare</w:t>
+                <w:t xml:space="preserve">Quand on mange de la viande de bœuf on mange vraiment du bœuf, VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13693339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12934621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817294v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare is common to all animals, TRUE or FALSE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il faut nourrir les oiseaux l'hiver, VRAI ou FAUX ? en partenariat avec la Ligue pour la Protection des Oiseaux (LPO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Weissingler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12919299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807738v1</w:t>
+                <w:t xml:space="preserve">hal-04818945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep shearing hurts! TRUE or FALSE?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilann Adjedj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13709744⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12917406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817310v1</w:t>
+                <w:t xml:space="preserve">hal-04787663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le froid arrive : il faut vite mettre les vaches à l'abri ! VRAI ou FAUX</w:t>
+                <w:t xml:space="preserve">Tondre un mouton, ça lui fait mal ! VRAI ou FAUX ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Adjedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12918548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Ledoux</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04787663v1</w:t>
+                <w:t xml:space="preserve">hal-04807514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tondre un mouton, ça lui fait mal ! VRAI ou FAUX ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sheep shearing hurts! TRUE or FALSE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilann Adjedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12918548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13709744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807514v1</w:t>
+                <w:t xml:space="preserve">hal-04817310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold weather is expected: Quick! we should move the cows inside! TRUE or FALSE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13709715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3034,275 +3034,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être animal et bien-être humain sont étroitement liés</w:t>
+                <w:t xml:space="preserve">Bien-être des animaux : les évolutions législatives à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758584v1</w:t>
+                <w:t xml:space="preserve">hal-04758166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vache peut-elle être triste ?</w:t>
+                <w:t xml:space="preserve">Bien-être animal et bien-être humain sont étroitement liés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758526v1</w:t>
+                <w:t xml:space="preserve">hal-04758584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche du bon contrat entre l'éleveur et le vétérinaire</w:t>
+                <w:t xml:space="preserve">Une vache peut-elle être triste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758178v1</w:t>
+                <w:t xml:space="preserve">hal-04758526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des animaux : les évolutions législatives à venir</w:t>
+                <w:t xml:space="preserve">A la recherche du bon contrat entre l'éleveur et le vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758166v1</w:t>
+                <w:t xml:space="preserve">hal-04758178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vétérinaires méritent d'être plus visibles</w:t>
               </w:r>
@@ -3513,64 +3513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossier bien-être animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.28-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3608,51 +3608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être en élevage : « Le vétérinaire est incontournable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des pratiques de reproduction sur le bien-être en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Riberolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14499812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793497" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12938051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793541" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793603" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mollaret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800499" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793138" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793439" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leveque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912563" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912873" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissingler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709950" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13643577" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12936907" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693416" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12921730" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807539v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12934621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12919299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817294v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693339" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709830" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Adjedj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12918548" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Riberolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14499812" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Rabuteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Decaudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800534" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mounier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793497" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12938051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793541" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807629v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793603" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissingler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800342" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leveque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diederich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mollaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12800499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13768725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710083" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13710023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12793439" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912563" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12912873" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693339" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709950" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13643577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12936907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13693416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12921730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12934621" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12919299" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Ledoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12917406" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilann Adjedj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12918548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817310v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13709715" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758526v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>